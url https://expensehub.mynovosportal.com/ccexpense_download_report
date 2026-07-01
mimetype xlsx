--- v0 (2026-03-03)
+++ v1 (2026-07-01)
@@ -7,152 +7,1338 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$M$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$T$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
-[...10 lines deleted...]
-    <t>Transaction Code</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
+  <si>
+    <t>ID</t>
+  </si>
+  <si>
+    <t>Expense ID</t>
+  </si>
+  <si>
+    <t>Employee Name</t>
+  </si>
+  <si>
+    <t>Employee Email</t>
   </si>
   <si>
     <t>Merchant Name</t>
   </si>
   <si>
+    <t>Expense Date</t>
+  </si>
+  <si>
     <t>Amount</t>
   </si>
   <si>
-    <t>Reference Number</t>
-[...8 lines deleted...]
-    <t>New Category Ledger Code</t>
+    <t>Category</t>
+  </si>
+  <si>
+    <t>MCC Description</t>
+  </si>
+  <si>
+    <t>Location Code</t>
+  </si>
+  <si>
+    <t>Expense Account</t>
+  </si>
+  <si>
+    <t>GL Code</t>
+  </si>
+  <si>
+    <t>Description</t>
+  </si>
+  <si>
+    <t>Submitted Date</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
-    <t>Cardholder Full Name</t>
-[...2 lines deleted...]
-    <t>Memo</t>
+    <t>Requested By</t>
+  </si>
+  <si>
+    <t>Approve Needed By</t>
+  </si>
+  <si>
+    <t>Approved / Denied By</t>
+  </si>
+  <si>
+    <t>Approved Date</t>
+  </si>
+  <si>
+    <t>Approver Note / Deny Reason</t>
+  </si>
+  <si>
+    <t>CHRIS LINK</t>
+  </si>
+  <si>
+    <t>chris.link@primefiberco.com</t>
+  </si>
+  <si>
+    <t>PMT*VEHICLE TAG RENEW</t>
+  </si>
+  <si>
+    <t>05436846121100090825374</t>
+  </si>
+  <si>
+    <t>Automobile</t>
+  </si>
+  <si>
+    <t>Fleet vehicle Registrations</t>
+  </si>
+  <si>
+    <t>Pending</t>
+  </si>
+  <si>
+    <t>ChrisLink</t>
+  </si>
+  <si>
+    <t>Fleet vehicle Tag renewal 4 vehicles</t>
+  </si>
+  <si>
+    <t>GEORGE KARATZIS</t>
+  </si>
+  <si>
+    <t>george@novosfiber.com</t>
+  </si>
+  <si>
+    <t>CUSTOMINK LLC</t>
+  </si>
+  <si>
+    <t>57540246121744933530605</t>
+  </si>
+  <si>
+    <t>Office Supplies</t>
+  </si>
+  <si>
+    <t>Prime Fiber/Wholesale apparel.</t>
+  </si>
+  <si>
+    <t>GeorgeKaratzis</t>
+  </si>
+  <si>
+    <t>JAMES MUTCH</t>
+  </si>
+  <si>
+    <t>james.mutch@novosfiber.com</t>
+  </si>
+  <si>
+    <t>STAPLES 1355</t>
+  </si>
+  <si>
+    <t>55310206122423468481535</t>
+  </si>
+  <si>
+    <t>Not Submitted</t>
+  </si>
+  <si>
+    <t>JamesMutch</t>
+  </si>
+  <si>
+    <t>MIKE ROWLEY</t>
+  </si>
+  <si>
+    <t>mike@novosfiber.com</t>
+  </si>
+  <si>
+    <t>INTERNATIONAL TRANS FEE</t>
+  </si>
+  <si>
+    <t>89101786122500019220026</t>
+  </si>
+  <si>
+    <t>MikeRowley</t>
+  </si>
+  <si>
+    <t>HOVERCODE.COM</t>
+  </si>
+  <si>
+    <t>ROB JOHNSON</t>
+  </si>
+  <si>
+    <t>rob@novosfiber.com</t>
+  </si>
+  <si>
+    <t>Amazon web services</t>
+  </si>
+  <si>
+    <t>55432866121201222317681</t>
+  </si>
+  <si>
+    <t>Team Meals</t>
+  </si>
+  <si>
+    <t>RobJohnson</t>
+  </si>
+  <si>
+    <t>PY *SONAR SOFTWARE</t>
+  </si>
+  <si>
+    <t>75418236121256715025201</t>
+  </si>
+  <si>
+    <t>AMERICAN</t>
+  </si>
+  <si>
+    <t>55417346123871230485389</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Travel</t>
+  </si>
+  <si>
+    <t>Business travel.  Plane ticket.</t>
+  </si>
+  <si>
+    <t>FEDEX521433733</t>
+  </si>
+  <si>
+    <t>05410196122741665870144</t>
+  </si>
+  <si>
+    <t>EASY ICE</t>
+  </si>
+  <si>
+    <t>85120716124900016561176</t>
+  </si>
+  <si>
+    <t>Ice machine rental month of may</t>
+  </si>
+  <si>
+    <t>KALL8</t>
+  </si>
+  <si>
+    <t>85350606124900014510765</t>
+  </si>
+  <si>
+    <t>THE HOME DEPOT #3119</t>
+  </si>
+  <si>
+    <t>52707156126010197080141</t>
+  </si>
+  <si>
+    <t>Additional unistrut for bridge attachment</t>
+  </si>
+  <si>
+    <t>AA WIFI 1-888-649-6711</t>
+  </si>
+  <si>
+    <t>12302026125001904110080</t>
+  </si>
+  <si>
+    <t>Business travel.  In-flight WiFi.  Under $25, so no receipt required.</t>
+  </si>
+  <si>
+    <t>LOWES #02557*</t>
+  </si>
+  <si>
+    <t>55432866125202632236533</t>
+  </si>
+  <si>
+    <t>55432866125202632236541</t>
+  </si>
+  <si>
+    <t>MEGA AI</t>
+  </si>
+  <si>
+    <t>82117556126500002146055</t>
+  </si>
+  <si>
+    <t>FEDEX521542828</t>
+  </si>
+  <si>
+    <t>05410196125741666257918</t>
+  </si>
+  <si>
+    <t>BUDGET.COM PREPAY</t>
+  </si>
+  <si>
+    <t>52708066126252270004248</t>
+  </si>
+  <si>
+    <t>Refunded no receipt</t>
+  </si>
+  <si>
+    <t>AT&amp;T MOBILITY EPAY</t>
+  </si>
+  <si>
+    <t>55500366125739753084398</t>
+  </si>
+  <si>
+    <t>MONOPRICE INC.</t>
+  </si>
+  <si>
+    <t>52653846126714823286598</t>
+  </si>
+  <si>
+    <t>I&amp;R install materials Cat6 jumpers</t>
+  </si>
+  <si>
+    <t>AA WIFI 1-877-350-0038</t>
+  </si>
+  <si>
+    <t>12302026126001955475084</t>
+  </si>
+  <si>
+    <t>UBER *TRIP</t>
+  </si>
+  <si>
+    <t>57540246126712832032291</t>
+  </si>
+  <si>
+    <t>Business travel.  Ride share.</t>
+  </si>
+  <si>
+    <t>ENTERPRISE RENT-A-CAR</t>
+  </si>
+  <si>
+    <t>05410196126060216501397</t>
+  </si>
+  <si>
+    <t>Business travel.  Rental car.</t>
+  </si>
+  <si>
+    <t>COURTYARD BY MARRIOTT</t>
+  </si>
+  <si>
+    <t>55432866127200375111614</t>
+  </si>
+  <si>
+    <t>Business travel.  Hotel.</t>
+  </si>
+  <si>
+    <t>SPO*THESTILLERY-PHOENI</t>
+  </si>
+  <si>
+    <t>05436846126300273463838</t>
+  </si>
+  <si>
+    <t>Team lunch for Arizona employees (me + 7)</t>
+  </si>
+  <si>
+    <t>VISTAPRINT</t>
+  </si>
+  <si>
+    <t>57540246126742862484898</t>
+  </si>
+  <si>
+    <t>DRI*UPRINTING</t>
+  </si>
+  <si>
+    <t>72703636126257115054517</t>
+  </si>
+  <si>
+    <t>57540246126718856874542</t>
+  </si>
+  <si>
+    <t>FEDEX521894244</t>
+  </si>
+  <si>
+    <t>05410196126741666046567</t>
+  </si>
+  <si>
+    <t>FEDEX521719653</t>
+  </si>
+  <si>
+    <t>05410196126741666132557</t>
+  </si>
+  <si>
+    <t>AUTOZONE #5767</t>
+  </si>
+  <si>
+    <t>02305376127000653110114</t>
+  </si>
+  <si>
+    <t>IN *MAIDORGANIC FL</t>
+  </si>
+  <si>
+    <t>55432866127200473418044</t>
+  </si>
+  <si>
+    <t>Janitorial Expenses</t>
+  </si>
+  <si>
+    <t>Weekly office cleaning</t>
+  </si>
+  <si>
+    <t>FRYS FUEL #7122</t>
+  </si>
+  <si>
+    <t>05436846127300272418329</t>
+  </si>
+  <si>
+    <t>SQ *ABIDING HANDS CLEA</t>
+  </si>
+  <si>
+    <t>55432866127200414005108</t>
+  </si>
+  <si>
+    <t>DECALS.COM</t>
+  </si>
+  <si>
+    <t>85217696132730700155821</t>
+  </si>
+  <si>
+    <t>BLUE RIBBONS TROPHIES</t>
+  </si>
+  <si>
+    <t>55417416128742729242928</t>
+  </si>
+  <si>
+    <t>SALESRABBIT.COM</t>
+  </si>
+  <si>
+    <t>82305096127500036263106</t>
+  </si>
+  <si>
+    <t>LOVE'S #0288 INSIDE</t>
+  </si>
+  <si>
+    <t>55432866127200385577689</t>
+  </si>
+  <si>
+    <t>PRIMO BRANDS/WATERSERV</t>
+  </si>
+  <si>
+    <t>55432866127200318262706</t>
+  </si>
+  <si>
+    <t>PAYMENTUS CORP</t>
+  </si>
+  <si>
+    <t>57540246128712165866396</t>
+  </si>
+  <si>
+    <t>Business License and Permits</t>
+  </si>
+  <si>
+    <t>Collier County CC processing Fee under $25 no reciept</t>
+  </si>
+  <si>
+    <t>57540246128712161192292</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collier County CC processing fee under 25 no receipt </t>
+  </si>
+  <si>
+    <t>COLLIER COUNTY</t>
+  </si>
+  <si>
+    <t>57540246128742165863978</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collier County Permit revision payment </t>
+  </si>
+  <si>
+    <t>57540246128712161188928</t>
+  </si>
+  <si>
+    <t>Collier county Permit revision payments</t>
+  </si>
+  <si>
+    <t>55417346129871290492683</t>
+  </si>
+  <si>
+    <t>Flighr for AZ FFA Marlet launch, Chris Link</t>
+  </si>
+  <si>
+    <t>55417346129871290492691</t>
+  </si>
+  <si>
+    <t>Flight to AZ FFA Market launch Frank Melian</t>
+  </si>
+  <si>
+    <t>FEDEX522084345</t>
+  </si>
+  <si>
+    <t>05410196128741665986522</t>
+  </si>
+  <si>
+    <t>FEDEX521980681</t>
+  </si>
+  <si>
+    <t>05410196128741666033647</t>
+  </si>
+  <si>
+    <t>UBER *EATS</t>
+  </si>
+  <si>
+    <t>57540246129712397353931</t>
+  </si>
+  <si>
+    <t>CLAUDE.AI SUBSCRIPTION</t>
+  </si>
+  <si>
+    <t>82305096129500049001541</t>
+  </si>
+  <si>
+    <t>STARBUCKS STORE 02901</t>
+  </si>
+  <si>
+    <t>55432866130201414073158</t>
+  </si>
+  <si>
+    <t>TST*AGAS RESTAURANT &amp;</t>
+  </si>
+  <si>
+    <t>55432866129201046226532</t>
+  </si>
+  <si>
+    <t>STARBUCKS STORE 06237</t>
+  </si>
+  <si>
+    <t>55432866131201755472562</t>
+  </si>
+  <si>
+    <t>52707156132010195639395</t>
+  </si>
+  <si>
+    <t>I&amp;R materials for damaged water line repair</t>
+  </si>
+  <si>
+    <t>MARKET STREET 1564</t>
+  </si>
+  <si>
+    <t>55263526132747780703192</t>
+  </si>
+  <si>
+    <t>Andrew Snead farewell event in the Dallas, TX office.</t>
+  </si>
+  <si>
+    <t>PARISBAGUETTE</t>
+  </si>
+  <si>
+    <t>82117556131500037471042</t>
+  </si>
+  <si>
+    <t>Andrew Snead farewell event</t>
+  </si>
+  <si>
+    <t>AZ Vehicle Emissions G</t>
+  </si>
+  <si>
+    <t>25265086132008460959505</t>
+  </si>
+  <si>
+    <t>55432866131201865138723</t>
+  </si>
+  <si>
+    <t>VERIFYPASS LLC.</t>
+  </si>
+  <si>
+    <t>82305096132500012213342</t>
+  </si>
+  <si>
+    <t>PAYPAL *CASTROSCONT CA</t>
+  </si>
+  <si>
+    <t>51043236131067870421230</t>
+  </si>
+  <si>
+    <t>JASON'S DELI</t>
+  </si>
+  <si>
+    <t>55500366133748705639498</t>
+  </si>
+  <si>
+    <t>Meals</t>
+  </si>
+  <si>
+    <t>Last day lunch for Jon Roman and Chris Link</t>
+  </si>
+  <si>
+    <t>SQ *GAS COFFEE CO.</t>
+  </si>
+  <si>
+    <t>55432866132202163516486</t>
+  </si>
+  <si>
+    <t>SQ *HEY DONUTS</t>
+  </si>
+  <si>
+    <t>55432866132202170182918</t>
+  </si>
+  <si>
+    <t>57540246132742929840092</t>
+  </si>
+  <si>
+    <t>QT 468</t>
+  </si>
+  <si>
+    <t>55432866133202486804899</t>
+  </si>
+  <si>
+    <t>FEDEX522190875</t>
+  </si>
+  <si>
+    <t>05410196132741666274393</t>
+  </si>
+  <si>
+    <t>25265086134008469179004</t>
+  </si>
+  <si>
+    <t>DCR TITLES</t>
+  </si>
+  <si>
+    <t>55436876133271338713942</t>
+  </si>
+  <si>
+    <t>55436876133271338713959</t>
+  </si>
+  <si>
+    <t>55436876133271338713934</t>
+  </si>
+  <si>
+    <t>FEDEX522385721</t>
+  </si>
+  <si>
+    <t>05410196133741666027006</t>
+  </si>
+  <si>
+    <t>FRONTIER COMMUNICATION</t>
+  </si>
+  <si>
+    <t>55432866133202598411914</t>
+  </si>
+  <si>
+    <t>55432866134202988669823</t>
+  </si>
+  <si>
+    <t>55432866135203242232191</t>
+  </si>
+  <si>
+    <t>FACEBK *76C3XNZHL2</t>
+  </si>
+  <si>
+    <t>12302026133000623540213</t>
+  </si>
+  <si>
+    <t>DD *DOORDASH BURGERKIN</t>
+  </si>
+  <si>
+    <t>57540246134716235995640</t>
+  </si>
+  <si>
+    <t>55417346135871350558755</t>
+  </si>
+  <si>
+    <t>52707156136010198000971</t>
+  </si>
+  <si>
+    <t>Office Drinking Water restock</t>
+  </si>
+  <si>
+    <t>OPENAI *CHATGPT SUBSCR</t>
+  </si>
+  <si>
+    <t>82711166136500002011016</t>
+  </si>
+  <si>
+    <t>Software</t>
+  </si>
+  <si>
+    <t>Monthly ChatGPT subscription for work.  Under $25, no receipt required.</t>
+  </si>
+  <si>
+    <t>FEDEX522755917</t>
+  </si>
+  <si>
+    <t>05410196135741666055393</t>
+  </si>
+  <si>
+    <t>EAGLE TRANSMISSION AND</t>
+  </si>
+  <si>
+    <t>75184126135900017400013</t>
+  </si>
+  <si>
+    <t>55417346137871370421370</t>
+  </si>
+  <si>
+    <t>Business travel.  Plan ticket.</t>
+  </si>
+  <si>
+    <t>57540246136744620674388</t>
+  </si>
+  <si>
+    <t>RSW Sanibel Marktplace</t>
+  </si>
+  <si>
+    <t>12302026137002195695066</t>
+  </si>
+  <si>
+    <t>Travel incidentals Chris Link and Frank Melian</t>
+  </si>
+  <si>
+    <t>WAL-MART #5190</t>
+  </si>
+  <si>
+    <t>55483826138024311356995</t>
+  </si>
+  <si>
+    <t>AZ FFA Water and gatorade</t>
+  </si>
+  <si>
+    <t>57540246137742791894990</t>
+  </si>
+  <si>
+    <t>57540246137714748660212</t>
+  </si>
+  <si>
+    <t>57540246137712675177804</t>
+  </si>
+  <si>
+    <t>ATT*BILL PAYMENT</t>
+  </si>
+  <si>
+    <t>55432866137204100434521</t>
+  </si>
+  <si>
+    <t>ELEVATE COFFEE COMPANY</t>
+  </si>
+  <si>
+    <t>55500366139755614155866</t>
+  </si>
+  <si>
+    <t>AZ FFA travel breakfast Chris and Frank Melian</t>
+  </si>
+  <si>
+    <t>IN-N-OUT PEORIA</t>
+  </si>
+  <si>
+    <t>55432866139204709362196</t>
+  </si>
+  <si>
+    <t>Az FFA lunch Chris and Frank</t>
+  </si>
+  <si>
+    <t>TST* T.G.I. FRIDAY'S -</t>
+  </si>
+  <si>
+    <t>02305376138500378354720</t>
+  </si>
+  <si>
+    <t>Travel Meal Chris and Frank</t>
+  </si>
+  <si>
+    <t>PLATINUMPARKING.COM</t>
+  </si>
+  <si>
+    <t>82117556139500001994153</t>
+  </si>
+  <si>
+    <t>Parking in Dallas, TX for AT&amp;T meeting.  Under $25, so no receipt required.  Prime/Wholesale.</t>
+  </si>
+  <si>
+    <t>25265086139008489306657</t>
+  </si>
+  <si>
+    <t>55436876138261384488809</t>
+  </si>
+  <si>
+    <t>HALF PRICE AUTO REPAIR</t>
+  </si>
+  <si>
+    <t>52197366138755288551958</t>
+  </si>
+  <si>
+    <t>57540246138712950244344</t>
+  </si>
+  <si>
+    <t>57540246138742916982463</t>
+  </si>
+  <si>
+    <t>UBER *TRIP HELP.UBER.C</t>
+  </si>
+  <si>
+    <t>15270216138002135051096</t>
+  </si>
+  <si>
+    <t>57540246138742927080687</t>
+  </si>
+  <si>
+    <t>TXU*BILL PAYMENT</t>
+  </si>
+  <si>
+    <t>55432866138204308222610</t>
+  </si>
+  <si>
+    <t>ORACL*WAFFLE HOUSE 134</t>
+  </si>
+  <si>
+    <t>12302026139001673098221</t>
+  </si>
+  <si>
+    <t>AZ FFA Breakfast</t>
+  </si>
+  <si>
+    <t>57540246139712033311374</t>
+  </si>
+  <si>
+    <t>Dinner AZ FFA Chris and Frank</t>
+  </si>
+  <si>
+    <t>MELLOW MUSHROOM #108</t>
+  </si>
+  <si>
+    <t>55457026140159244001121</t>
+  </si>
+  <si>
+    <t>Az FFA dinner Chris and frank</t>
+  </si>
+  <si>
+    <t>57540246139744035309361</t>
+  </si>
+  <si>
+    <t>Meal AZ FFA Chris and Frank</t>
+  </si>
+  <si>
+    <t>TEXAS ROADHOUSE #2545</t>
+  </si>
+  <si>
+    <t>55263526139756116011975</t>
+  </si>
+  <si>
+    <t>Az FFA Dinner Chris and Frank</t>
+  </si>
+  <si>
+    <t>CIRCLE K 06671</t>
+  </si>
+  <si>
+    <t>55432866140204847420069</t>
+  </si>
+  <si>
+    <t>FRYS # 0096</t>
+  </si>
+  <si>
+    <t>05436846139300276638456</t>
+  </si>
+  <si>
+    <t>05436846139300276638373</t>
+  </si>
+  <si>
+    <t>FACEBK *HD2ASQ9JL2</t>
+  </si>
+  <si>
+    <t>57540246139712075388629</t>
+  </si>
+  <si>
+    <t>PAYMENTUS CORPORATION</t>
+  </si>
+  <si>
+    <t>55432866139204799662539</t>
+  </si>
+  <si>
+    <t>ATMOS ENERGY COMM</t>
+  </si>
+  <si>
+    <t>55432866139204799632565</t>
+  </si>
+  <si>
+    <t>NTTA AUTOCHARGE</t>
+  </si>
+  <si>
+    <t>55432866139204801887652</t>
+  </si>
+  <si>
+    <t>55500366141757969155711</t>
+  </si>
+  <si>
+    <t>Breakfast AZ FFA Chris and Frank</t>
+  </si>
+  <si>
+    <t>TWO HANDS - PHOENIX</t>
+  </si>
+  <si>
+    <t>75207996140900014200046</t>
+  </si>
+  <si>
+    <t>az FFA Lunch Chris and frank</t>
+  </si>
+  <si>
+    <t>DAO KITCHEN</t>
+  </si>
+  <si>
+    <t>55500806141758849173291</t>
+  </si>
+  <si>
+    <t>az FFA Chris and Frank</t>
+  </si>
+  <si>
+    <t>55432866140205145807774</t>
+  </si>
+  <si>
+    <t>BUBBA'S 33 #2612</t>
+  </si>
+  <si>
+    <t>55263526140757178381089</t>
+  </si>
+  <si>
+    <t>AZ team meal Walter, James, Mike B Mike C, Chris, Frank, Cody</t>
+  </si>
+  <si>
+    <t>52707156141010197570266</t>
+  </si>
+  <si>
+    <t>I&amp;R Drop materials</t>
+  </si>
+  <si>
+    <t>57540246140744204521835</t>
+  </si>
+  <si>
+    <t>WALGREENS #3048</t>
+  </si>
+  <si>
+    <t>05436846141000407756948</t>
+  </si>
+  <si>
+    <t>FEDEX523043618</t>
+  </si>
+  <si>
+    <t>05410196140741665959150</t>
+  </si>
+  <si>
+    <t>GODADDY#4093063740</t>
+  </si>
+  <si>
+    <t>75418236140258140838106</t>
+  </si>
+  <si>
+    <t>GODADDY</t>
+  </si>
+  <si>
+    <t>55131586141757781154942</t>
+  </si>
+  <si>
+    <t>QT 465 INSIDE</t>
+  </si>
+  <si>
+    <t>55432866142205763650835</t>
+  </si>
+  <si>
+    <t>breakfast az ffa</t>
+  </si>
+  <si>
+    <t>55263526142759156988594</t>
+  </si>
+  <si>
+    <t>AZ FFA dinner Chris  and Frank</t>
+  </si>
+  <si>
+    <t>CIRCLE K 09189</t>
+  </si>
+  <si>
+    <t>55432866142205567630876</t>
+  </si>
+  <si>
+    <t>FEDEX523298340</t>
+  </si>
+  <si>
+    <t>05410196141741666118847</t>
+  </si>
+  <si>
+    <t>55432866141205519131412</t>
+  </si>
+  <si>
+    <t>PHX FOURPKSBREWN1 6321</t>
+  </si>
+  <si>
+    <t>55436876143171434343974</t>
+  </si>
+  <si>
+    <t>Travle mean az FFA Chris and Frank</t>
+  </si>
+  <si>
+    <t>DBA RSW PARKING RSW PA</t>
+  </si>
+  <si>
+    <t>75265866145794201056330</t>
+  </si>
+  <si>
+    <t>Airport Parking az ffa, printer was broken and was unable to get a receipt</t>
+  </si>
+  <si>
+    <t>Sixt DGC5NCGV3</t>
+  </si>
+  <si>
+    <t>12302026142001420508220</t>
+  </si>
+  <si>
+    <t>az ffa car rental</t>
+  </si>
+  <si>
+    <t>GRAYBAR ELECTRIC COMPA</t>
+  </si>
+  <si>
+    <t>55457376142313588003386</t>
+  </si>
+  <si>
+    <t>Additional uni strut for briedge crossing</t>
+  </si>
+  <si>
+    <t>YES I CAN FIX THAT</t>
+  </si>
+  <si>
+    <t>82305096142500056982768</t>
+  </si>
+  <si>
+    <t>Handy man for repairs that occured during install where water line was damaged</t>
+  </si>
+  <si>
+    <t>AC HOTEL PHOENIX N NOR</t>
+  </si>
+  <si>
+    <t>55436876143271437390574</t>
+  </si>
+  <si>
+    <t>az FFA Hotel Room Frank Melian</t>
+  </si>
+  <si>
+    <t>55436876143271437390566</t>
+  </si>
+  <si>
+    <t>Az FFA Hotel Chris includes Hotel Parking Fees</t>
+  </si>
+  <si>
+    <t>STARBUCKS STORE 09449</t>
+  </si>
+  <si>
+    <t>55432866143206083878287</t>
+  </si>
+  <si>
+    <t>55432866142205779671874</t>
+  </si>
+  <si>
+    <t>FEDEX523397685</t>
+  </si>
+  <si>
+    <t>05410196142741665946544</t>
+  </si>
+  <si>
+    <t>57540246142742637764905</t>
+  </si>
+  <si>
+    <t>57540246142742642960969</t>
+  </si>
+  <si>
+    <t>MACABACUS</t>
+  </si>
+  <si>
+    <t>82305096143500021836775</t>
+  </si>
+  <si>
+    <t>FEDEX523502340</t>
+  </si>
+  <si>
+    <t>05410196143741666027939</t>
+  </si>
+  <si>
+    <t>82305096144500057299947</t>
+  </si>
+  <si>
+    <t>COX PHOENIX COMM SERV</t>
+  </si>
+  <si>
+    <t>55432866144206483118895</t>
+  </si>
+  <si>
+    <t>THE HOME DEPOT #0280</t>
+  </si>
+  <si>
+    <t>52707156147010207101494</t>
+  </si>
+  <si>
+    <t>I&amp;R drop install materials</t>
+  </si>
+  <si>
+    <t>FIBER INSTRUMENT SALES</t>
+  </si>
+  <si>
+    <t>82654136147980000830006</t>
+  </si>
+  <si>
+    <t>I&amp;R install consumables</t>
+  </si>
+  <si>
+    <t>57540246146742366086427</t>
+  </si>
+  <si>
+    <t>FRYS #5002</t>
+  </si>
+  <si>
+    <t>05436846146300276322615</t>
+  </si>
+  <si>
+    <t>POSTALYTICS INC</t>
+  </si>
+  <si>
+    <t>82305096147500026261520</t>
+  </si>
+  <si>
+    <t>SAMS CLUB.COM</t>
+  </si>
+  <si>
+    <t>05436846148200115861443</t>
+  </si>
+  <si>
+    <t>Tech Water/gatorade</t>
+  </si>
+  <si>
+    <t>DOLLAR RAC</t>
+  </si>
+  <si>
+    <t>82305096147500054407052</t>
+  </si>
+  <si>
+    <t>82305096147500059375650</t>
+  </si>
+  <si>
+    <t>72703636147258664449905</t>
+  </si>
+  <si>
+    <t>VERCEL INC.</t>
+  </si>
+  <si>
+    <t>82305096147500036930833</t>
+  </si>
+  <si>
+    <t>FEDEX523673599</t>
+  </si>
+  <si>
+    <t>05410196147741665730323</t>
+  </si>
+  <si>
+    <t>55432866147207586306582</t>
+  </si>
+  <si>
+    <t>85350606147900014428961</t>
+  </si>
+  <si>
+    <t>55432866148207925828725</t>
+  </si>
+  <si>
+    <t>QT 465 OUTSIDE</t>
+  </si>
+  <si>
+    <t>55432866149208147457904</t>
+  </si>
+  <si>
+    <t>57540246148712731010558</t>
+  </si>
+  <si>
+    <t>Adobe</t>
+  </si>
+  <si>
+    <t>12302026148000918695063</t>
+  </si>
+  <si>
+    <t>DISCOUNT-TIRE-CO TXD-1</t>
+  </si>
+  <si>
+    <t>05436846149000416134493</t>
+  </si>
+  <si>
+    <t>RAISING CANES 0672 MOB</t>
+  </si>
+  <si>
+    <t>55432866149208200623368</t>
+  </si>
+  <si>
+    <t>81949226150500025420003</t>
+  </si>
+  <si>
+    <t>FEDEX523934626</t>
+  </si>
+  <si>
+    <t>05410196149741665981916</t>
+  </si>
+  <si>
+    <t>1PASSWORD</t>
+  </si>
+  <si>
+    <t>TST* RODEO GOAT - CYPR</t>
+  </si>
+  <si>
+    <t>02305376149500398938913</t>
+  </si>
+  <si>
+    <t>THE HOME DEPOT #6555</t>
+  </si>
+  <si>
+    <t>52707156150010186663849</t>
+  </si>
+  <si>
+    <t>55432866149208306294874</t>
+  </si>
+  <si>
+    <t>51043236149067808623022</t>
+  </si>
+  <si>
+    <t>51043236149067808648136</t>
+  </si>
+  <si>
+    <t>FAIRFIELD INN &amp; SUITES</t>
+  </si>
+  <si>
+    <t>55432866150208479818893</t>
+  </si>
+  <si>
+    <t>Deposit for hotel for June DFW travel, will be canceling and rebooking no recipet emialed yet</t>
+  </si>
+  <si>
+    <t>EZCATER*CHICKFILA</t>
+  </si>
+  <si>
+    <t>57540246150716043601884</t>
+  </si>
+  <si>
+    <t>Marketing Expense</t>
+  </si>
+  <si>
+    <t>NOVOS (Retail) marketing event in Rockwall, TX.</t>
+  </si>
+  <si>
+    <t>SHELL OIL 10084855013</t>
+  </si>
+  <si>
+    <t>55308766151769887630347</t>
+  </si>
+  <si>
+    <t>05436846150300290560557</t>
+  </si>
+  <si>
+    <t>FACEBK *JDQ5RRMJL2</t>
+  </si>
+  <si>
+    <t>55432866151208980011847</t>
+  </si>
+  <si>
+    <t>Lucid Software Inc.</t>
+  </si>
+  <si>
+    <t>12302026151000002803064</t>
+  </si>
+  <si>
+    <t>Hubspot Inc.</t>
+  </si>
+  <si>
+    <t>12302026151000213022066</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="mm/dd/yyyy"/>
     <numFmt numFmtId="165" formatCode="mm/dd/yyyy hh:mm"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="9">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -416,125 +1602,7975 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:T181"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="K2" sqref="K2:K1"/>
+      <selection pane="bottomLeft" activeCell="N2" sqref="N2:N181"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...15 lines deleted...]
-    <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
+    <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="20.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="110.83" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="19.852" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="35.277" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:20">
+      <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="3" t="s">
+      <c r="F1" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="G1" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="1" t="s">
+      <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="1" t="s">
+      <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="1" t="s">
+      <c r="J1" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="K1" s="1" t="s">
+      <c r="K1" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="L1" s="1" t="s">
+      <c r="L1" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="M1" s="1" t="s">
+      <c r="M1" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="N1" s="1"/>
-[...2 lines deleted...]
-      <c r="Q1" s="4"/>
+      <c r="N1" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2" spans="1:20">
+      <c r="A2">
+        <v>32</v>
+      </c>
+      <c r="B2">
+        <v>9399</v>
+      </c>
+      <c r="C2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F2" s="1">
+        <v>46142.0</v>
+      </c>
+      <c r="G2" s="2">
+        <v>193.25</v>
+      </c>
+      <c r="H2" t="s">
+        <v>23</v>
+      </c>
+      <c r="J2" s="8"/>
+      <c r="K2" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L2" s="8">
+        <v>6520</v>
+      </c>
+      <c r="M2" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="N2" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O2" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2" t="s">
+        <v>27</v>
+      </c>
+      <c r="R2" s="3"/>
+    </row>
+    <row r="3" spans="1:20">
+      <c r="A3">
+        <v>179</v>
+      </c>
+      <c r="B3">
+        <v>9399</v>
+      </c>
+      <c r="C3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F3" s="1">
+        <v>46142.0</v>
+      </c>
+      <c r="G3" s="2">
+        <v>193.25</v>
+      </c>
+      <c r="H3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J3" s="8"/>
+      <c r="K3" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L3" s="8">
+        <v>6520</v>
+      </c>
+      <c r="M3" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="N3" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O3" t="s">
+        <v>26</v>
+      </c>
+      <c r="P3" t="s">
+        <v>27</v>
+      </c>
+      <c r="R3" s="3"/>
+    </row>
+    <row r="4" spans="1:20">
+      <c r="A4">
+        <v>59</v>
+      </c>
+      <c r="B4">
+        <v>5691</v>
+      </c>
+      <c r="C4" t="s">
+        <v>29</v>
+      </c>
+      <c r="D4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E4" t="s">
+        <v>31</v>
+      </c>
+      <c r="F4" s="1">
+        <v>46143.0</v>
+      </c>
+      <c r="G4" s="2">
+        <v>558.74</v>
+      </c>
+      <c r="H4" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="8"/>
+      <c r="K4" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" s="8">
+        <v>6514</v>
+      </c>
+      <c r="M4" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="N4" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O4" t="s">
+        <v>26</v>
+      </c>
+      <c r="P4" t="s">
+        <v>35</v>
+      </c>
+      <c r="R4" s="3"/>
+    </row>
+    <row r="5" spans="1:20">
+      <c r="A5">
+        <v>63</v>
+      </c>
+      <c r="B5">
+        <v>5943</v>
+      </c>
+      <c r="C5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F5" s="1">
+        <v>46143.0</v>
+      </c>
+      <c r="G5" s="2">
+        <v>12.0</v>
+      </c>
+      <c r="H5" t="s">
+        <v>39</v>
+      </c>
+      <c r="J5" s="8"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="3"/>
+      <c r="N5" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O5" t="s">
+        <v>40</v>
+      </c>
+      <c r="P5" t="s">
+        <v>41</v>
+      </c>
+      <c r="R5" s="3"/>
+    </row>
+    <row r="6" spans="1:20">
+      <c r="A6">
+        <v>99</v>
+      </c>
+      <c r="B6">
+        <v>5734</v>
+      </c>
+      <c r="C6" t="s">
+        <v>42</v>
+      </c>
+      <c r="D6" t="s">
+        <v>43</v>
+      </c>
+      <c r="E6" t="s">
+        <v>44</v>
+      </c>
+      <c r="F6" s="1">
+        <v>46143.0</v>
+      </c>
+      <c r="G6" s="2">
+        <v>0.98</v>
+      </c>
+      <c r="H6" t="s">
+        <v>45</v>
+      </c>
+      <c r="J6" s="8"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="3"/>
+      <c r="N6" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O6" t="s">
+        <v>40</v>
+      </c>
+      <c r="P6" t="s">
+        <v>46</v>
+      </c>
+      <c r="R6" s="3"/>
+    </row>
+    <row r="7" spans="1:20">
+      <c r="A7">
+        <v>103</v>
+      </c>
+      <c r="B7">
+        <v>5734</v>
+      </c>
+      <c r="C7" t="s">
+        <v>42</v>
+      </c>
+      <c r="D7" t="s">
+        <v>43</v>
+      </c>
+      <c r="E7" t="s">
+        <v>47</v>
+      </c>
+      <c r="F7" s="1">
+        <v>46143.0</v>
+      </c>
+      <c r="G7" s="2">
+        <v>39.0</v>
+      </c>
+      <c r="H7" t="s">
+        <v>45</v>
+      </c>
+      <c r="J7" s="8"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="3"/>
+      <c r="N7" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O7" t="s">
+        <v>40</v>
+      </c>
+      <c r="P7" t="s">
+        <v>46</v>
+      </c>
+      <c r="R7" s="3"/>
+    </row>
+    <row r="8" spans="1:20">
+      <c r="A8">
+        <v>167</v>
+      </c>
+      <c r="B8">
+        <v>4816</v>
+      </c>
+      <c r="C8" t="s">
+        <v>48</v>
+      </c>
+      <c r="D8" t="s">
+        <v>49</v>
+      </c>
+      <c r="E8" t="s">
+        <v>50</v>
+      </c>
+      <c r="F8" s="1">
+        <v>46143.0</v>
+      </c>
+      <c r="G8" s="2">
+        <v>332.44</v>
+      </c>
+      <c r="H8" t="s">
+        <v>51</v>
+      </c>
+      <c r="J8" s="8"/>
+      <c r="K8" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L8" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M8" s="3"/>
+      <c r="N8" s="8">
+        <v>46181.0</v>
+      </c>
+      <c r="O8" t="s">
+        <v>26</v>
+      </c>
+      <c r="P8" t="s">
+        <v>53</v>
+      </c>
+      <c r="R8" s="3"/>
+    </row>
+    <row r="9" spans="1:20">
+      <c r="A9">
+        <v>178</v>
+      </c>
+      <c r="B9">
+        <v>4814</v>
+      </c>
+      <c r="C9" t="s">
+        <v>48</v>
+      </c>
+      <c r="D9" t="s">
+        <v>49</v>
+      </c>
+      <c r="E9" t="s">
+        <v>54</v>
+      </c>
+      <c r="F9" s="1">
+        <v>46143.0</v>
+      </c>
+      <c r="G9" s="2">
+        <v>5065.78</v>
+      </c>
+      <c r="H9" t="s">
+        <v>55</v>
+      </c>
+      <c r="J9" s="8"/>
+      <c r="K9" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L9" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M9" s="3"/>
+      <c r="N9" s="8">
+        <v>46178.0</v>
+      </c>
+      <c r="O9" t="s">
+        <v>26</v>
+      </c>
+      <c r="P9" t="s">
+        <v>53</v>
+      </c>
+      <c r="R9" s="3"/>
+    </row>
+    <row r="10" spans="1:20">
+      <c r="A10">
+        <v>61</v>
+      </c>
+      <c r="B10">
+        <v>3001</v>
+      </c>
+      <c r="C10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D10" t="s">
+        <v>30</v>
+      </c>
+      <c r="E10" t="s">
+        <v>56</v>
+      </c>
+      <c r="F10" s="1">
+        <v>46144.0</v>
+      </c>
+      <c r="G10" s="2">
+        <v>840.79</v>
+      </c>
+      <c r="H10" t="s">
+        <v>57</v>
+      </c>
+      <c r="J10" s="8"/>
+      <c r="K10" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="L10" s="8">
+        <v>6541</v>
+      </c>
+      <c r="M10" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="N10" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O10" t="s">
+        <v>26</v>
+      </c>
+      <c r="P10" t="s">
+        <v>35</v>
+      </c>
+      <c r="R10" s="3"/>
+    </row>
+    <row r="11" spans="1:20">
+      <c r="A11">
+        <v>165</v>
+      </c>
+      <c r="B11">
+        <v>4215</v>
+      </c>
+      <c r="C11" t="s">
+        <v>48</v>
+      </c>
+      <c r="D11" t="s">
+        <v>49</v>
+      </c>
+      <c r="E11" t="s">
+        <v>60</v>
+      </c>
+      <c r="F11" s="1">
+        <v>46144.0</v>
+      </c>
+      <c r="G11" s="2">
+        <v>308.42</v>
+      </c>
+      <c r="H11" t="s">
+        <v>61</v>
+      </c>
+      <c r="J11" s="8"/>
+      <c r="K11" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L11" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M11" s="3"/>
+      <c r="N11" s="8">
+        <v>46181.0</v>
+      </c>
+      <c r="O11" t="s">
+        <v>26</v>
+      </c>
+      <c r="P11" t="s">
+        <v>53</v>
+      </c>
+      <c r="R11" s="3"/>
+    </row>
+    <row r="12" spans="1:20">
+      <c r="A12">
+        <v>33</v>
+      </c>
+      <c r="B12">
+        <v>7394</v>
+      </c>
+      <c r="C12" t="s">
+        <v>20</v>
+      </c>
+      <c r="D12" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" t="s">
+        <v>62</v>
+      </c>
+      <c r="F12" s="1">
+        <v>46145.0</v>
+      </c>
+      <c r="G12" s="2">
+        <v>226.72</v>
+      </c>
+      <c r="H12" t="s">
+        <v>63</v>
+      </c>
+      <c r="J12" s="8"/>
+      <c r="K12" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="L12" s="8">
+        <v>6514</v>
+      </c>
+      <c r="M12" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="N12" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O12" t="s">
+        <v>26</v>
+      </c>
+      <c r="P12" t="s">
+        <v>27</v>
+      </c>
+      <c r="R12" s="3"/>
+    </row>
+    <row r="13" spans="1:20">
+      <c r="A13">
+        <v>171</v>
+      </c>
+      <c r="B13">
+        <v>7399</v>
+      </c>
+      <c r="C13" t="s">
+        <v>48</v>
+      </c>
+      <c r="D13" t="s">
+        <v>49</v>
+      </c>
+      <c r="E13" t="s">
+        <v>65</v>
+      </c>
+      <c r="F13" s="1">
+        <v>46146.0</v>
+      </c>
+      <c r="G13" s="2">
+        <v>541.99</v>
+      </c>
+      <c r="H13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J13" s="8"/>
+      <c r="K13" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L13" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M13" s="3"/>
+      <c r="N13" s="8">
+        <v>46178.0</v>
+      </c>
+      <c r="O13" t="s">
+        <v>26</v>
+      </c>
+      <c r="P13" t="s">
+        <v>53</v>
+      </c>
+      <c r="R13" s="3"/>
+    </row>
+    <row r="14" spans="1:20">
+      <c r="A14">
+        <v>31</v>
+      </c>
+      <c r="B14">
+        <v>5200</v>
+      </c>
+      <c r="C14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D14" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" t="s">
+        <v>67</v>
+      </c>
+      <c r="F14" s="1">
+        <v>46147.0</v>
+      </c>
+      <c r="G14" s="2">
+        <v>189.78</v>
+      </c>
+      <c r="H14" t="s">
+        <v>68</v>
+      </c>
+      <c r="J14" s="8"/>
+      <c r="K14" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="L14" s="8">
+        <v>6514</v>
+      </c>
+      <c r="M14" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="N14" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O14" t="s">
+        <v>26</v>
+      </c>
+      <c r="P14" t="s">
+        <v>27</v>
+      </c>
+      <c r="R14" s="3"/>
+    </row>
+    <row r="15" spans="1:20">
+      <c r="A15">
+        <v>47</v>
+      </c>
+      <c r="B15">
+        <v>4816</v>
+      </c>
+      <c r="C15" t="s">
+        <v>29</v>
+      </c>
+      <c r="D15" t="s">
+        <v>30</v>
+      </c>
+      <c r="E15" t="s">
+        <v>70</v>
+      </c>
+      <c r="F15" s="1">
+        <v>46147.0</v>
+      </c>
+      <c r="G15" s="2">
+        <v>20.0</v>
+      </c>
+      <c r="H15" t="s">
+        <v>71</v>
+      </c>
+      <c r="J15" s="8"/>
+      <c r="K15" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="L15" s="8">
+        <v>6541</v>
+      </c>
+      <c r="M15" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="N15" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O15" t="s">
+        <v>26</v>
+      </c>
+      <c r="P15" t="s">
+        <v>35</v>
+      </c>
+      <c r="R15" s="3"/>
+    </row>
+    <row r="16" spans="1:20">
+      <c r="A16">
+        <v>69</v>
+      </c>
+      <c r="B16">
+        <v>5200</v>
+      </c>
+      <c r="C16" t="s">
+        <v>36</v>
+      </c>
+      <c r="D16" t="s">
+        <v>37</v>
+      </c>
+      <c r="E16" t="s">
+        <v>73</v>
+      </c>
+      <c r="F16" s="1">
+        <v>46147.0</v>
+      </c>
+      <c r="G16" s="2">
+        <v>54.44</v>
+      </c>
+      <c r="H16" t="s">
+        <v>74</v>
+      </c>
+      <c r="J16" s="8"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="3"/>
+      <c r="N16" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O16" t="s">
+        <v>40</v>
+      </c>
+      <c r="P16" t="s">
+        <v>41</v>
+      </c>
+      <c r="R16" s="3"/>
+    </row>
+    <row r="17" spans="1:20">
+      <c r="A17">
+        <v>82</v>
+      </c>
+      <c r="B17">
+        <v>5200</v>
+      </c>
+      <c r="C17" t="s">
+        <v>36</v>
+      </c>
+      <c r="D17" t="s">
+        <v>37</v>
+      </c>
+      <c r="E17" t="s">
+        <v>73</v>
+      </c>
+      <c r="F17" s="1">
+        <v>46147.0</v>
+      </c>
+      <c r="G17" s="2">
+        <v>100.22</v>
+      </c>
+      <c r="H17" t="s">
+        <v>75</v>
+      </c>
+      <c r="J17" s="8"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="3"/>
+      <c r="N17" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O17" t="s">
+        <v>40</v>
+      </c>
+      <c r="P17" t="s">
+        <v>41</v>
+      </c>
+      <c r="R17" s="3"/>
+    </row>
+    <row r="18" spans="1:20">
+      <c r="A18">
+        <v>112</v>
+      </c>
+      <c r="B18">
+        <v>5734</v>
+      </c>
+      <c r="C18" t="s">
+        <v>42</v>
+      </c>
+      <c r="D18" t="s">
+        <v>43</v>
+      </c>
+      <c r="E18" t="s">
+        <v>76</v>
+      </c>
+      <c r="F18" s="1">
+        <v>46147.0</v>
+      </c>
+      <c r="G18" s="2">
+        <v>999.0</v>
+      </c>
+      <c r="H18" t="s">
+        <v>77</v>
+      </c>
+      <c r="J18" s="8"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="3"/>
+      <c r="N18" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O18" t="s">
+        <v>40</v>
+      </c>
+      <c r="P18" t="s">
+        <v>46</v>
+      </c>
+      <c r="R18" s="3"/>
+    </row>
+    <row r="19" spans="1:20">
+      <c r="A19">
+        <v>139</v>
+      </c>
+      <c r="B19">
+        <v>4215</v>
+      </c>
+      <c r="C19" t="s">
+        <v>48</v>
+      </c>
+      <c r="D19" t="s">
+        <v>49</v>
+      </c>
+      <c r="E19" t="s">
+        <v>78</v>
+      </c>
+      <c r="F19" s="1">
+        <v>46147.0</v>
+      </c>
+      <c r="G19" s="2">
+        <v>37.07</v>
+      </c>
+      <c r="H19" t="s">
+        <v>79</v>
+      </c>
+      <c r="J19" s="8"/>
+      <c r="K19" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L19" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M19" s="3"/>
+      <c r="N19" s="8">
+        <v>46181.0</v>
+      </c>
+      <c r="O19" t="s">
+        <v>26</v>
+      </c>
+      <c r="P19" t="s">
+        <v>53</v>
+      </c>
+      <c r="R19" s="3"/>
+    </row>
+    <row r="20" spans="1:20">
+      <c r="A20">
+        <v>160</v>
+      </c>
+      <c r="B20">
+        <v>3366</v>
+      </c>
+      <c r="C20" t="s">
+        <v>48</v>
+      </c>
+      <c r="D20" t="s">
+        <v>49</v>
+      </c>
+      <c r="E20" t="s">
+        <v>80</v>
+      </c>
+      <c r="F20" s="1">
+        <v>46147.0</v>
+      </c>
+      <c r="G20" s="2">
+        <v>262.89</v>
+      </c>
+      <c r="H20" t="s">
+        <v>81</v>
+      </c>
+      <c r="J20" s="8"/>
+      <c r="K20" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L20" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M20" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="N20" s="8">
+        <v>46178.0</v>
+      </c>
+      <c r="O20" t="s">
+        <v>26</v>
+      </c>
+      <c r="P20" t="s">
+        <v>53</v>
+      </c>
+      <c r="R20" s="3"/>
+    </row>
+    <row r="21" spans="1:20">
+      <c r="A21">
+        <v>174</v>
+      </c>
+      <c r="B21">
+        <v>4814</v>
+      </c>
+      <c r="C21" t="s">
+        <v>48</v>
+      </c>
+      <c r="D21" t="s">
+        <v>49</v>
+      </c>
+      <c r="E21" t="s">
+        <v>83</v>
+      </c>
+      <c r="F21" s="1">
+        <v>46147.0</v>
+      </c>
+      <c r="G21" s="2">
+        <v>2130.99</v>
+      </c>
+      <c r="H21" t="s">
+        <v>84</v>
+      </c>
+      <c r="J21" s="8"/>
+      <c r="K21" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L21" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M21" s="3"/>
+      <c r="N21" s="8">
+        <v>46181.0</v>
+      </c>
+      <c r="O21" t="s">
+        <v>26</v>
+      </c>
+      <c r="P21" t="s">
+        <v>53</v>
+      </c>
+      <c r="R21" s="3"/>
+    </row>
+    <row r="22" spans="1:20">
+      <c r="A22">
+        <v>45</v>
+      </c>
+      <c r="B22">
+        <v>5732</v>
+      </c>
+      <c r="C22" t="s">
+        <v>20</v>
+      </c>
+      <c r="D22" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" t="s">
+        <v>85</v>
+      </c>
+      <c r="F22" s="1">
+        <v>46148.0</v>
+      </c>
+      <c r="G22" s="2">
+        <v>1311.36</v>
+      </c>
+      <c r="H22" t="s">
+        <v>86</v>
+      </c>
+      <c r="J22" s="8"/>
+      <c r="K22" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L22" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M22" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="N22" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O22" t="s">
+        <v>26</v>
+      </c>
+      <c r="P22" t="s">
+        <v>27</v>
+      </c>
+      <c r="R22" s="3"/>
+    </row>
+    <row r="23" spans="1:20">
+      <c r="A23">
+        <v>48</v>
+      </c>
+      <c r="B23">
+        <v>4816</v>
+      </c>
+      <c r="C23" t="s">
+        <v>29</v>
+      </c>
+      <c r="D23" t="s">
+        <v>30</v>
+      </c>
+      <c r="E23" t="s">
+        <v>88</v>
+      </c>
+      <c r="F23" s="1">
+        <v>46148.0</v>
+      </c>
+      <c r="G23" s="2">
+        <v>20.0</v>
+      </c>
+      <c r="H23" t="s">
+        <v>89</v>
+      </c>
+      <c r="J23" s="8"/>
+      <c r="K23" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="L23" s="8">
+        <v>6541</v>
+      </c>
+      <c r="M23" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="N23" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O23" t="s">
+        <v>26</v>
+      </c>
+      <c r="P23" t="s">
+        <v>35</v>
+      </c>
+      <c r="R23" s="3"/>
+    </row>
+    <row r="24" spans="1:20">
+      <c r="A24">
+        <v>51</v>
+      </c>
+      <c r="B24">
+        <v>4121</v>
+      </c>
+      <c r="C24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D24" t="s">
+        <v>30</v>
+      </c>
+      <c r="E24" t="s">
+        <v>90</v>
+      </c>
+      <c r="F24" s="1">
+        <v>46148.0</v>
+      </c>
+      <c r="G24" s="2">
+        <v>27.54</v>
+      </c>
+      <c r="H24" t="s">
+        <v>91</v>
+      </c>
+      <c r="J24" s="8"/>
+      <c r="K24" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="L24" s="8">
+        <v>6541</v>
+      </c>
+      <c r="M24" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="N24" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O24" t="s">
+        <v>26</v>
+      </c>
+      <c r="P24" t="s">
+        <v>35</v>
+      </c>
+      <c r="R24" s="3"/>
+    </row>
+    <row r="25" spans="1:20">
+      <c r="A25">
+        <v>54</v>
+      </c>
+      <c r="B25">
+        <v>3405</v>
+      </c>
+      <c r="C25" t="s">
+        <v>29</v>
+      </c>
+      <c r="D25" t="s">
+        <v>30</v>
+      </c>
+      <c r="E25" t="s">
+        <v>93</v>
+      </c>
+      <c r="F25" s="1">
+        <v>46148.0</v>
+      </c>
+      <c r="G25" s="2">
+        <v>91.23</v>
+      </c>
+      <c r="H25" t="s">
+        <v>94</v>
+      </c>
+      <c r="J25" s="8"/>
+      <c r="K25" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="L25" s="8">
+        <v>6541</v>
+      </c>
+      <c r="M25" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="N25" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O25" t="s">
+        <v>26</v>
+      </c>
+      <c r="P25" t="s">
+        <v>35</v>
+      </c>
+      <c r="R25" s="3"/>
+    </row>
+    <row r="26" spans="1:20">
+      <c r="A26">
+        <v>56</v>
+      </c>
+      <c r="B26">
+        <v>3690</v>
+      </c>
+      <c r="C26" t="s">
+        <v>29</v>
+      </c>
+      <c r="D26" t="s">
+        <v>30</v>
+      </c>
+      <c r="E26" t="s">
+        <v>96</v>
+      </c>
+      <c r="F26" s="1">
+        <v>46148.0</v>
+      </c>
+      <c r="G26" s="2">
+        <v>153.78</v>
+      </c>
+      <c r="H26" t="s">
+        <v>97</v>
+      </c>
+      <c r="J26" s="8"/>
+      <c r="K26" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="L26" s="8">
+        <v>6541</v>
+      </c>
+      <c r="M26" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="N26" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O26" t="s">
+        <v>26</v>
+      </c>
+      <c r="P26" t="s">
+        <v>35</v>
+      </c>
+      <c r="R26" s="3"/>
+    </row>
+    <row r="27" spans="1:20">
+      <c r="A27">
+        <v>57</v>
+      </c>
+      <c r="B27">
+        <v>5812</v>
+      </c>
+      <c r="C27" t="s">
+        <v>29</v>
+      </c>
+      <c r="D27" t="s">
+        <v>30</v>
+      </c>
+      <c r="E27" t="s">
+        <v>99</v>
+      </c>
+      <c r="F27" s="1">
+        <v>46148.0</v>
+      </c>
+      <c r="G27" s="2">
+        <v>206.76</v>
+      </c>
+      <c r="H27" t="s">
+        <v>100</v>
+      </c>
+      <c r="J27" s="8"/>
+      <c r="K27" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L27" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M27" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="N27" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O27" t="s">
+        <v>26</v>
+      </c>
+      <c r="P27" t="s">
+        <v>35</v>
+      </c>
+      <c r="R27" s="3"/>
+    </row>
+    <row r="28" spans="1:20">
+      <c r="A28">
+        <v>68</v>
+      </c>
+      <c r="B28">
+        <v>2741</v>
+      </c>
+      <c r="C28" t="s">
+        <v>36</v>
+      </c>
+      <c r="D28" t="s">
+        <v>37</v>
+      </c>
+      <c r="E28" t="s">
+        <v>102</v>
+      </c>
+      <c r="F28" s="1">
+        <v>46148.0</v>
+      </c>
+      <c r="G28" s="2">
+        <v>36.83</v>
+      </c>
+      <c r="H28" t="s">
+        <v>103</v>
+      </c>
+      <c r="J28" s="8"/>
+      <c r="K28" s="8"/>
+      <c r="L28" s="8"/>
+      <c r="M28" s="3"/>
+      <c r="N28" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O28" t="s">
+        <v>40</v>
+      </c>
+      <c r="P28" t="s">
+        <v>41</v>
+      </c>
+      <c r="R28" s="3"/>
+    </row>
+    <row r="29" spans="1:20">
+      <c r="A29">
+        <v>106</v>
+      </c>
+      <c r="B29">
+        <v>5111</v>
+      </c>
+      <c r="C29" t="s">
+        <v>42</v>
+      </c>
+      <c r="D29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E29" t="s">
+        <v>104</v>
+      </c>
+      <c r="F29" s="1">
+        <v>46148.0</v>
+      </c>
+      <c r="G29" s="2">
+        <v>267.22</v>
+      </c>
+      <c r="H29" t="s">
+        <v>105</v>
+      </c>
+      <c r="J29" s="8"/>
+      <c r="K29" s="8"/>
+      <c r="L29" s="8"/>
+      <c r="M29" s="3"/>
+      <c r="N29" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O29" t="s">
+        <v>40</v>
+      </c>
+      <c r="P29" t="s">
+        <v>46</v>
+      </c>
+      <c r="R29" s="3"/>
+    </row>
+    <row r="30" spans="1:20">
+      <c r="A30">
+        <v>111</v>
+      </c>
+      <c r="B30">
+        <v>2741</v>
+      </c>
+      <c r="C30" t="s">
+        <v>42</v>
+      </c>
+      <c r="D30" t="s">
+        <v>43</v>
+      </c>
+      <c r="E30" t="s">
+        <v>102</v>
+      </c>
+      <c r="F30" s="1">
+        <v>46148.0</v>
+      </c>
+      <c r="G30" s="2">
+        <v>798.87</v>
+      </c>
+      <c r="H30" t="s">
+        <v>106</v>
+      </c>
+      <c r="J30" s="8"/>
+      <c r="K30" s="8"/>
+      <c r="L30" s="8"/>
+      <c r="M30" s="3"/>
+      <c r="N30" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O30" t="s">
+        <v>40</v>
+      </c>
+      <c r="P30" t="s">
+        <v>46</v>
+      </c>
+      <c r="R30" s="3"/>
+    </row>
+    <row r="31" spans="1:20">
+      <c r="A31">
+        <v>121</v>
+      </c>
+      <c r="B31">
+        <v>4215</v>
+      </c>
+      <c r="C31" t="s">
+        <v>48</v>
+      </c>
+      <c r="D31" t="s">
+        <v>49</v>
+      </c>
+      <c r="E31" t="s">
+        <v>107</v>
+      </c>
+      <c r="F31" s="1">
+        <v>46148.0</v>
+      </c>
+      <c r="G31" s="2">
+        <v>15.71</v>
+      </c>
+      <c r="H31" t="s">
+        <v>108</v>
+      </c>
+      <c r="J31" s="8"/>
+      <c r="K31" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L31" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M31" s="3"/>
+      <c r="N31" s="8">
+        <v>46181.0</v>
+      </c>
+      <c r="O31" t="s">
+        <v>26</v>
+      </c>
+      <c r="P31" t="s">
+        <v>53</v>
+      </c>
+      <c r="R31" s="3"/>
+    </row>
+    <row r="32" spans="1:20">
+      <c r="A32">
+        <v>137</v>
+      </c>
+      <c r="B32">
+        <v>4215</v>
+      </c>
+      <c r="C32" t="s">
+        <v>48</v>
+      </c>
+      <c r="D32" t="s">
+        <v>49</v>
+      </c>
+      <c r="E32" t="s">
+        <v>109</v>
+      </c>
+      <c r="F32" s="1">
+        <v>46148.0</v>
+      </c>
+      <c r="G32" s="2">
+        <v>32.91</v>
+      </c>
+      <c r="H32" t="s">
+        <v>110</v>
+      </c>
+      <c r="J32" s="8"/>
+      <c r="K32" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L32" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M32" s="3"/>
+      <c r="N32" s="8">
+        <v>46181.0</v>
+      </c>
+      <c r="O32" t="s">
+        <v>26</v>
+      </c>
+      <c r="P32" t="s">
+        <v>53</v>
+      </c>
+      <c r="R32" s="3"/>
+    </row>
+    <row r="33" spans="1:20">
+      <c r="A33">
+        <v>162</v>
+      </c>
+      <c r="B33">
+        <v>5533</v>
+      </c>
+      <c r="C33" t="s">
+        <v>48</v>
+      </c>
+      <c r="D33" t="s">
+        <v>49</v>
+      </c>
+      <c r="E33" t="s">
+        <v>111</v>
+      </c>
+      <c r="F33" s="1">
+        <v>46148.0</v>
+      </c>
+      <c r="G33" s="2">
+        <v>284.44</v>
+      </c>
+      <c r="H33" t="s">
+        <v>112</v>
+      </c>
+      <c r="J33" s="8"/>
+      <c r="K33" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L33" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M33" s="3"/>
+      <c r="N33" s="8">
+        <v>46183.0</v>
+      </c>
+      <c r="O33" t="s">
+        <v>26</v>
+      </c>
+      <c r="P33" t="s">
+        <v>53</v>
+      </c>
+      <c r="R33" s="3"/>
+    </row>
+    <row r="34" spans="1:20">
+      <c r="A34">
+        <v>25</v>
+      </c>
+      <c r="B34">
+        <v>7349</v>
+      </c>
+      <c r="C34" t="s">
+        <v>20</v>
+      </c>
+      <c r="D34" t="s">
+        <v>21</v>
+      </c>
+      <c r="E34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F34" s="1">
+        <v>46149.0</v>
+      </c>
+      <c r="G34" s="2">
+        <v>111.83</v>
+      </c>
+      <c r="H34" t="s">
+        <v>114</v>
+      </c>
+      <c r="J34" s="8"/>
+      <c r="K34" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="L34" s="8">
+        <v>6513</v>
+      </c>
+      <c r="M34" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="N34" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O34" t="s">
+        <v>26</v>
+      </c>
+      <c r="P34" t="s">
+        <v>27</v>
+      </c>
+      <c r="R34" s="3"/>
+    </row>
+    <row r="35" spans="1:20">
+      <c r="A35">
+        <v>79</v>
+      </c>
+      <c r="B35">
+        <v>5542</v>
+      </c>
+      <c r="C35" t="s">
+        <v>36</v>
+      </c>
+      <c r="D35" t="s">
+        <v>37</v>
+      </c>
+      <c r="E35" t="s">
+        <v>117</v>
+      </c>
+      <c r="F35" s="1">
+        <v>46149.0</v>
+      </c>
+      <c r="G35" s="2">
+        <v>81.32</v>
+      </c>
+      <c r="H35" t="s">
+        <v>118</v>
+      </c>
+      <c r="J35" s="8"/>
+      <c r="K35" s="8"/>
+      <c r="L35" s="8"/>
+      <c r="M35" s="3"/>
+      <c r="N35" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O35" t="s">
+        <v>40</v>
+      </c>
+      <c r="P35" t="s">
+        <v>41</v>
+      </c>
+      <c r="R35" s="3"/>
+    </row>
+    <row r="36" spans="1:20">
+      <c r="A36">
+        <v>86</v>
+      </c>
+      <c r="B36">
+        <v>7349</v>
+      </c>
+      <c r="C36" t="s">
+        <v>36</v>
+      </c>
+      <c r="D36" t="s">
+        <v>37</v>
+      </c>
+      <c r="E36" t="s">
+        <v>119</v>
+      </c>
+      <c r="F36" s="1">
+        <v>46149.0</v>
+      </c>
+      <c r="G36" s="2">
+        <v>225.0</v>
+      </c>
+      <c r="H36" t="s">
+        <v>120</v>
+      </c>
+      <c r="J36" s="8"/>
+      <c r="K36" s="8"/>
+      <c r="L36" s="8"/>
+      <c r="M36" s="3"/>
+      <c r="N36" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O36" t="s">
+        <v>40</v>
+      </c>
+      <c r="P36" t="s">
+        <v>41</v>
+      </c>
+      <c r="R36" s="3"/>
+    </row>
+    <row r="37" spans="1:20">
+      <c r="A37">
+        <v>96</v>
+      </c>
+      <c r="B37">
+        <v>8999</v>
+      </c>
+      <c r="C37" t="s">
+        <v>36</v>
+      </c>
+      <c r="D37" t="s">
+        <v>37</v>
+      </c>
+      <c r="E37" t="s">
+        <v>121</v>
+      </c>
+      <c r="F37" s="1">
+        <v>46149.0</v>
+      </c>
+      <c r="G37" s="2">
+        <v>622.93</v>
+      </c>
+      <c r="H37" t="s">
+        <v>122</v>
+      </c>
+      <c r="J37" s="8"/>
+      <c r="K37" s="8"/>
+      <c r="L37" s="8"/>
+      <c r="M37" s="3"/>
+      <c r="N37" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O37" t="s">
+        <v>40</v>
+      </c>
+      <c r="P37" t="s">
+        <v>41</v>
+      </c>
+      <c r="R37" s="3"/>
+    </row>
+    <row r="38" spans="1:20">
+      <c r="A38">
+        <v>104</v>
+      </c>
+      <c r="B38">
+        <v>5300</v>
+      </c>
+      <c r="C38" t="s">
+        <v>42</v>
+      </c>
+      <c r="D38" t="s">
+        <v>43</v>
+      </c>
+      <c r="E38" t="s">
+        <v>123</v>
+      </c>
+      <c r="F38" s="1">
+        <v>46149.0</v>
+      </c>
+      <c r="G38" s="2">
+        <v>42.22</v>
+      </c>
+      <c r="H38" t="s">
+        <v>124</v>
+      </c>
+      <c r="J38" s="8"/>
+      <c r="K38" s="8"/>
+      <c r="L38" s="8"/>
+      <c r="M38" s="3"/>
+      <c r="N38" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O38" t="s">
+        <v>40</v>
+      </c>
+      <c r="P38" t="s">
+        <v>46</v>
+      </c>
+      <c r="R38" s="3"/>
+    </row>
+    <row r="39" spans="1:20">
+      <c r="A39">
+        <v>108</v>
+      </c>
+      <c r="B39">
+        <v>5734</v>
+      </c>
+      <c r="C39" t="s">
+        <v>42</v>
+      </c>
+      <c r="D39" t="s">
+        <v>43</v>
+      </c>
+      <c r="E39" t="s">
+        <v>125</v>
+      </c>
+      <c r="F39" s="1">
+        <v>46149.0</v>
+      </c>
+      <c r="G39" s="2">
+        <v>478.31</v>
+      </c>
+      <c r="H39" t="s">
+        <v>126</v>
+      </c>
+      <c r="J39" s="8"/>
+      <c r="K39" s="8"/>
+      <c r="L39" s="8"/>
+      <c r="M39" s="3"/>
+      <c r="N39" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O39" t="s">
+        <v>40</v>
+      </c>
+      <c r="P39" t="s">
+        <v>46</v>
+      </c>
+      <c r="R39" s="3"/>
+    </row>
+    <row r="40" spans="1:20">
+      <c r="A40">
+        <v>119</v>
+      </c>
+      <c r="B40">
+        <v>5541</v>
+      </c>
+      <c r="C40" t="s">
+        <v>48</v>
+      </c>
+      <c r="D40" t="s">
+        <v>49</v>
+      </c>
+      <c r="E40" t="s">
+        <v>127</v>
+      </c>
+      <c r="F40" s="1">
+        <v>46149.0</v>
+      </c>
+      <c r="G40" s="2">
+        <v>7.74</v>
+      </c>
+      <c r="H40" t="s">
+        <v>128</v>
+      </c>
+      <c r="J40" s="8"/>
+      <c r="K40" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L40" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M40" s="3"/>
+      <c r="N40" s="8">
+        <v>46181.0</v>
+      </c>
+      <c r="O40" t="s">
+        <v>26</v>
+      </c>
+      <c r="P40" t="s">
+        <v>53</v>
+      </c>
+      <c r="R40" s="3"/>
+    </row>
+    <row r="41" spans="1:20">
+      <c r="A41">
+        <v>155</v>
+      </c>
+      <c r="B41">
+        <v>5999</v>
+      </c>
+      <c r="C41" t="s">
+        <v>48</v>
+      </c>
+      <c r="D41" t="s">
+        <v>49</v>
+      </c>
+      <c r="E41" t="s">
+        <v>129</v>
+      </c>
+      <c r="F41" s="1">
+        <v>46149.0</v>
+      </c>
+      <c r="G41" s="2">
+        <v>231.27</v>
+      </c>
+      <c r="H41" t="s">
+        <v>130</v>
+      </c>
+      <c r="J41" s="8"/>
+      <c r="K41" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L41" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M41" s="3"/>
+      <c r="N41" s="8">
+        <v>46181.0</v>
+      </c>
+      <c r="O41" t="s">
+        <v>26</v>
+      </c>
+      <c r="P41" t="s">
+        <v>53</v>
+      </c>
+      <c r="R41" s="3"/>
+    </row>
+    <row r="42" spans="1:20">
+      <c r="A42">
+        <v>1</v>
+      </c>
+      <c r="B42">
+        <v>5045</v>
+      </c>
+      <c r="C42" t="s">
+        <v>20</v>
+      </c>
+      <c r="D42" t="s">
+        <v>21</v>
+      </c>
+      <c r="E42" t="s">
+        <v>131</v>
+      </c>
+      <c r="F42" s="1">
+        <v>46150.0</v>
+      </c>
+      <c r="G42" s="2">
+        <v>3.1</v>
+      </c>
+      <c r="H42" t="s">
+        <v>132</v>
+      </c>
+      <c r="J42" s="8"/>
+      <c r="K42" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="L42" s="8">
+        <v>6562</v>
+      </c>
+      <c r="M42" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="N42" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O42" t="s">
+        <v>26</v>
+      </c>
+      <c r="P42" t="s">
+        <v>27</v>
+      </c>
+      <c r="R42" s="3"/>
+    </row>
+    <row r="43" spans="1:20">
+      <c r="A43">
+        <v>6</v>
+      </c>
+      <c r="B43">
+        <v>5045</v>
+      </c>
+      <c r="C43" t="s">
+        <v>20</v>
+      </c>
+      <c r="D43" t="s">
+        <v>21</v>
+      </c>
+      <c r="E43" t="s">
+        <v>131</v>
+      </c>
+      <c r="F43" s="1">
+        <v>46150.0</v>
+      </c>
+      <c r="G43" s="2">
+        <v>15.5</v>
+      </c>
+      <c r="H43" t="s">
+        <v>135</v>
+      </c>
+      <c r="J43" s="8"/>
+      <c r="K43" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="L43" s="8">
+        <v>6562</v>
+      </c>
+      <c r="M43" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="N43" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O43" t="s">
+        <v>26</v>
+      </c>
+      <c r="P43" t="s">
+        <v>27</v>
+      </c>
+      <c r="R43" s="3"/>
+    </row>
+    <row r="44" spans="1:20">
+      <c r="A44">
+        <v>24</v>
+      </c>
+      <c r="B44">
+        <v>9399</v>
+      </c>
+      <c r="C44" t="s">
+        <v>20</v>
+      </c>
+      <c r="D44" t="s">
+        <v>21</v>
+      </c>
+      <c r="E44" t="s">
+        <v>137</v>
+      </c>
+      <c r="F44" s="1">
+        <v>46150.0</v>
+      </c>
+      <c r="G44" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="H44" t="s">
+        <v>138</v>
+      </c>
+      <c r="J44" s="8"/>
+      <c r="K44" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="L44" s="8">
+        <v>6562</v>
+      </c>
+      <c r="M44" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="N44" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O44" t="s">
+        <v>26</v>
+      </c>
+      <c r="P44" t="s">
+        <v>27</v>
+      </c>
+      <c r="R44" s="3"/>
+    </row>
+    <row r="45" spans="1:20">
+      <c r="A45">
+        <v>40</v>
+      </c>
+      <c r="B45">
+        <v>9399</v>
+      </c>
+      <c r="C45" t="s">
+        <v>20</v>
+      </c>
+      <c r="D45" t="s">
+        <v>21</v>
+      </c>
+      <c r="E45" t="s">
+        <v>137</v>
+      </c>
+      <c r="F45" s="1">
+        <v>46150.0</v>
+      </c>
+      <c r="G45" s="2">
+        <v>500.0</v>
+      </c>
+      <c r="H45" t="s">
+        <v>140</v>
+      </c>
+      <c r="J45" s="8"/>
+      <c r="K45" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="L45" s="8">
+        <v>6562</v>
+      </c>
+      <c r="M45" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="N45" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O45" t="s">
+        <v>26</v>
+      </c>
+      <c r="P45" t="s">
+        <v>27</v>
+      </c>
+      <c r="R45" s="3"/>
+    </row>
+    <row r="46" spans="1:20">
+      <c r="A46">
+        <v>43</v>
+      </c>
+      <c r="B46">
+        <v>3001</v>
+      </c>
+      <c r="C46" t="s">
+        <v>20</v>
+      </c>
+      <c r="D46" t="s">
+        <v>21</v>
+      </c>
+      <c r="E46" t="s">
+        <v>56</v>
+      </c>
+      <c r="F46" s="1">
+        <v>46150.0</v>
+      </c>
+      <c r="G46" s="2">
+        <v>948.4</v>
+      </c>
+      <c r="H46" t="s">
+        <v>142</v>
+      </c>
+      <c r="J46" s="8"/>
+      <c r="K46" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="L46" s="8">
+        <v>6541</v>
+      </c>
+      <c r="M46" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="N46" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O46" t="s">
+        <v>26</v>
+      </c>
+      <c r="P46" t="s">
+        <v>27</v>
+      </c>
+      <c r="R46" s="3"/>
+    </row>
+    <row r="47" spans="1:20">
+      <c r="A47">
+        <v>44</v>
+      </c>
+      <c r="B47">
+        <v>3001</v>
+      </c>
+      <c r="C47" t="s">
+        <v>20</v>
+      </c>
+      <c r="D47" t="s">
+        <v>21</v>
+      </c>
+      <c r="E47" t="s">
+        <v>56</v>
+      </c>
+      <c r="F47" s="1">
+        <v>46150.0</v>
+      </c>
+      <c r="G47" s="2">
+        <v>948.4</v>
+      </c>
+      <c r="H47" t="s">
+        <v>144</v>
+      </c>
+      <c r="J47" s="8"/>
+      <c r="K47" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="L47" s="8">
+        <v>6541</v>
+      </c>
+      <c r="M47" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="N47" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O47" t="s">
+        <v>26</v>
+      </c>
+      <c r="P47" t="s">
+        <v>27</v>
+      </c>
+      <c r="R47" s="3"/>
+    </row>
+    <row r="48" spans="1:20">
+      <c r="A48">
+        <v>130</v>
+      </c>
+      <c r="B48">
+        <v>4215</v>
+      </c>
+      <c r="C48" t="s">
+        <v>48</v>
+      </c>
+      <c r="D48" t="s">
+        <v>49</v>
+      </c>
+      <c r="E48" t="s">
+        <v>146</v>
+      </c>
+      <c r="F48" s="1">
+        <v>46150.0</v>
+      </c>
+      <c r="G48" s="2">
+        <v>24.38</v>
+      </c>
+      <c r="H48" t="s">
+        <v>147</v>
+      </c>
+      <c r="J48" s="8"/>
+      <c r="K48" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L48" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M48" s="3"/>
+      <c r="N48" s="8">
+        <v>46181.0</v>
+      </c>
+      <c r="O48" t="s">
+        <v>26</v>
+      </c>
+      <c r="P48" t="s">
+        <v>53</v>
+      </c>
+      <c r="R48" s="3"/>
+    </row>
+    <row r="49" spans="1:20">
+      <c r="A49">
+        <v>143</v>
+      </c>
+      <c r="B49">
+        <v>4215</v>
+      </c>
+      <c r="C49" t="s">
+        <v>48</v>
+      </c>
+      <c r="D49" t="s">
+        <v>49</v>
+      </c>
+      <c r="E49" t="s">
+        <v>148</v>
+      </c>
+      <c r="F49" s="1">
+        <v>46150.0</v>
+      </c>
+      <c r="G49" s="2">
+        <v>48.76</v>
+      </c>
+      <c r="H49" t="s">
+        <v>149</v>
+      </c>
+      <c r="J49" s="8"/>
+      <c r="K49" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L49" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M49" s="3"/>
+      <c r="N49" s="8">
+        <v>46181.0</v>
+      </c>
+      <c r="O49" t="s">
+        <v>26</v>
+      </c>
+      <c r="P49" t="s">
+        <v>53</v>
+      </c>
+      <c r="R49" s="3"/>
+    </row>
+    <row r="50" spans="1:20">
+      <c r="A50">
+        <v>83</v>
+      </c>
+      <c r="B50">
+        <v>5812</v>
+      </c>
+      <c r="C50" t="s">
+        <v>36</v>
+      </c>
+      <c r="D50" t="s">
+        <v>37</v>
+      </c>
+      <c r="E50" t="s">
+        <v>150</v>
+      </c>
+      <c r="F50" s="1">
+        <v>46151.0</v>
+      </c>
+      <c r="G50" s="2">
+        <v>102.09</v>
+      </c>
+      <c r="H50" t="s">
+        <v>151</v>
+      </c>
+      <c r="J50" s="8"/>
+      <c r="K50" s="8"/>
+      <c r="L50" s="8"/>
+      <c r="M50" s="3"/>
+      <c r="N50" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O50" t="s">
+        <v>40</v>
+      </c>
+      <c r="P50" t="s">
+        <v>41</v>
+      </c>
+      <c r="R50" s="3"/>
+    </row>
+    <row r="51" spans="1:20">
+      <c r="A51">
+        <v>100</v>
+      </c>
+      <c r="B51">
+        <v>5734</v>
+      </c>
+      <c r="C51" t="s">
+        <v>42</v>
+      </c>
+      <c r="D51" t="s">
+        <v>43</v>
+      </c>
+      <c r="E51" t="s">
+        <v>152</v>
+      </c>
+      <c r="F51" s="1">
+        <v>46151.0</v>
+      </c>
+      <c r="G51" s="2">
+        <v>21.32</v>
+      </c>
+      <c r="H51" t="s">
+        <v>153</v>
+      </c>
+      <c r="J51" s="8"/>
+      <c r="K51" s="8"/>
+      <c r="L51" s="8"/>
+      <c r="M51" s="3"/>
+      <c r="N51" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O51" t="s">
+        <v>40</v>
+      </c>
+      <c r="P51" t="s">
+        <v>46</v>
+      </c>
+      <c r="R51" s="3"/>
+    </row>
+    <row r="52" spans="1:20">
+      <c r="A52">
+        <v>118</v>
+      </c>
+      <c r="B52">
+        <v>5814</v>
+      </c>
+      <c r="C52" t="s">
+        <v>48</v>
+      </c>
+      <c r="D52" t="s">
+        <v>49</v>
+      </c>
+      <c r="E52" t="s">
+        <v>154</v>
+      </c>
+      <c r="F52" s="1">
+        <v>46151.0</v>
+      </c>
+      <c r="G52" s="2">
+        <v>4.52</v>
+      </c>
+      <c r="H52" t="s">
+        <v>155</v>
+      </c>
+      <c r="J52" s="8"/>
+      <c r="K52" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L52" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M52" s="3"/>
+      <c r="N52" s="8">
+        <v>46181.0</v>
+      </c>
+      <c r="O52" t="s">
+        <v>26</v>
+      </c>
+      <c r="P52" t="s">
+        <v>53</v>
+      </c>
+      <c r="R52" s="3"/>
+    </row>
+    <row r="53" spans="1:20">
+      <c r="A53">
+        <v>140</v>
+      </c>
+      <c r="B53">
+        <v>5812</v>
+      </c>
+      <c r="C53" t="s">
+        <v>48</v>
+      </c>
+      <c r="D53" t="s">
+        <v>49</v>
+      </c>
+      <c r="E53" t="s">
+        <v>156</v>
+      </c>
+      <c r="F53" s="1">
+        <v>46151.0</v>
+      </c>
+      <c r="G53" s="2">
+        <v>40.66</v>
+      </c>
+      <c r="H53" t="s">
+        <v>157</v>
+      </c>
+      <c r="J53" s="8"/>
+      <c r="K53" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L53" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M53" s="3"/>
+      <c r="N53" s="8">
+        <v>46184.0</v>
+      </c>
+      <c r="O53" t="s">
+        <v>26</v>
+      </c>
+      <c r="P53" t="s">
+        <v>53</v>
+      </c>
+      <c r="R53" s="3"/>
+    </row>
+    <row r="54" spans="1:20">
+      <c r="A54">
+        <v>138</v>
+      </c>
+      <c r="B54">
+        <v>5814</v>
+      </c>
+      <c r="C54" t="s">
+        <v>48</v>
+      </c>
+      <c r="D54" t="s">
+        <v>49</v>
+      </c>
+      <c r="E54" t="s">
+        <v>158</v>
+      </c>
+      <c r="F54" s="1">
+        <v>46152.0</v>
+      </c>
+      <c r="G54" s="2">
+        <v>33.5</v>
+      </c>
+      <c r="H54" t="s">
+        <v>159</v>
+      </c>
+      <c r="J54" s="8"/>
+      <c r="K54" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L54" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M54" s="3"/>
+      <c r="N54" s="8">
+        <v>46181.0</v>
+      </c>
+      <c r="O54" t="s">
+        <v>26</v>
+      </c>
+      <c r="P54" t="s">
+        <v>53</v>
+      </c>
+      <c r="R54" s="3"/>
+    </row>
+    <row r="55" spans="1:20">
+      <c r="A55">
+        <v>11</v>
+      </c>
+      <c r="B55">
+        <v>5200</v>
+      </c>
+      <c r="C55" t="s">
+        <v>20</v>
+      </c>
+      <c r="D55" t="s">
+        <v>21</v>
+      </c>
+      <c r="E55" t="s">
+        <v>67</v>
+      </c>
+      <c r="F55" s="1">
+        <v>46153.0</v>
+      </c>
+      <c r="G55" s="2">
+        <v>29.51</v>
+      </c>
+      <c r="H55" t="s">
+        <v>160</v>
+      </c>
+      <c r="J55" s="8"/>
+      <c r="K55" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="L55" s="8">
+        <v>6514</v>
+      </c>
+      <c r="M55" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="N55" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O55" t="s">
+        <v>26</v>
+      </c>
+      <c r="P55" t="s">
+        <v>27</v>
+      </c>
+      <c r="R55" s="3"/>
+    </row>
+    <row r="56" spans="1:20">
+      <c r="A56">
+        <v>53</v>
+      </c>
+      <c r="B56">
+        <v>5411</v>
+      </c>
+      <c r="C56" t="s">
+        <v>29</v>
+      </c>
+      <c r="D56" t="s">
+        <v>30</v>
+      </c>
+      <c r="E56" t="s">
+        <v>162</v>
+      </c>
+      <c r="F56" s="1">
+        <v>46153.0</v>
+      </c>
+      <c r="G56" s="2">
+        <v>53.85</v>
+      </c>
+      <c r="H56" t="s">
+        <v>163</v>
+      </c>
+      <c r="J56" s="8"/>
+      <c r="K56" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L56" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M56" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="N56" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O56" t="s">
+        <v>26</v>
+      </c>
+      <c r="P56" t="s">
+        <v>35</v>
+      </c>
+      <c r="R56" s="3"/>
+    </row>
+    <row r="57" spans="1:20">
+      <c r="A57">
+        <v>55</v>
+      </c>
+      <c r="B57">
+        <v>5462</v>
+      </c>
+      <c r="C57" t="s">
+        <v>29</v>
+      </c>
+      <c r="D57" t="s">
+        <v>30</v>
+      </c>
+      <c r="E57" t="s">
+        <v>165</v>
+      </c>
+      <c r="F57" s="1">
+        <v>46153.0</v>
+      </c>
+      <c r="G57" s="2">
+        <v>121.54</v>
+      </c>
+      <c r="H57" t="s">
+        <v>166</v>
+      </c>
+      <c r="J57" s="8"/>
+      <c r="K57" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L57" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M57" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="N57" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O57" t="s">
+        <v>26</v>
+      </c>
+      <c r="P57" t="s">
+        <v>35</v>
+      </c>
+      <c r="R57" s="3"/>
+    </row>
+    <row r="58" spans="1:20">
+      <c r="A58">
+        <v>64</v>
+      </c>
+      <c r="B58">
+        <v>9399</v>
+      </c>
+      <c r="C58" t="s">
+        <v>36</v>
+      </c>
+      <c r="D58" t="s">
+        <v>37</v>
+      </c>
+      <c r="E58" t="s">
+        <v>168</v>
+      </c>
+      <c r="F58" s="1">
+        <v>46153.0</v>
+      </c>
+      <c r="G58" s="2">
+        <v>16.15</v>
+      </c>
+      <c r="H58" t="s">
+        <v>169</v>
+      </c>
+      <c r="J58" s="8"/>
+      <c r="K58" s="8"/>
+      <c r="L58" s="8"/>
+      <c r="M58" s="3"/>
+      <c r="N58" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O58" t="s">
+        <v>40</v>
+      </c>
+      <c r="P58" t="s">
+        <v>41</v>
+      </c>
+      <c r="R58" s="3"/>
+    </row>
+    <row r="59" spans="1:20">
+      <c r="A59">
+        <v>81</v>
+      </c>
+      <c r="B59">
+        <v>5200</v>
+      </c>
+      <c r="C59" t="s">
+        <v>36</v>
+      </c>
+      <c r="D59" t="s">
+        <v>37</v>
+      </c>
+      <c r="E59" t="s">
+        <v>73</v>
+      </c>
+      <c r="F59" s="1">
+        <v>46153.0</v>
+      </c>
+      <c r="G59" s="2">
+        <v>98.02</v>
+      </c>
+      <c r="H59" t="s">
+        <v>170</v>
+      </c>
+      <c r="J59" s="8"/>
+      <c r="K59" s="8"/>
+      <c r="L59" s="8"/>
+      <c r="M59" s="3"/>
+      <c r="N59" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O59" t="s">
+        <v>40</v>
+      </c>
+      <c r="P59" t="s">
+        <v>41</v>
+      </c>
+      <c r="R59" s="3"/>
+    </row>
+    <row r="60" spans="1:20">
+      <c r="A60">
+        <v>144</v>
+      </c>
+      <c r="B60">
+        <v>5734</v>
+      </c>
+      <c r="C60" t="s">
+        <v>48</v>
+      </c>
+      <c r="D60" t="s">
+        <v>49</v>
+      </c>
+      <c r="E60" t="s">
+        <v>171</v>
+      </c>
+      <c r="F60" s="1">
+        <v>46153.0</v>
+      </c>
+      <c r="G60" s="2">
+        <v>49.0</v>
+      </c>
+      <c r="H60" t="s">
+        <v>172</v>
+      </c>
+      <c r="J60" s="8"/>
+      <c r="K60" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L60" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M60" s="3"/>
+      <c r="N60" s="8">
+        <v>46182.0</v>
+      </c>
+      <c r="O60" t="s">
+        <v>26</v>
+      </c>
+      <c r="P60" t="s">
+        <v>53</v>
+      </c>
+      <c r="R60" s="3"/>
+    </row>
+    <row r="61" spans="1:20">
+      <c r="A61">
+        <v>166</v>
+      </c>
+      <c r="B61">
+        <v>1520</v>
+      </c>
+      <c r="C61" t="s">
+        <v>48</v>
+      </c>
+      <c r="D61" t="s">
+        <v>49</v>
+      </c>
+      <c r="E61" t="s">
+        <v>173</v>
+      </c>
+      <c r="F61" s="1">
+        <v>46153.0</v>
+      </c>
+      <c r="G61" s="2">
+        <v>325.0</v>
+      </c>
+      <c r="H61" t="s">
+        <v>174</v>
+      </c>
+      <c r="J61" s="8"/>
+      <c r="K61" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L61" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M61" s="3"/>
+      <c r="N61" s="8">
+        <v>46178.0</v>
+      </c>
+      <c r="O61" t="s">
+        <v>26</v>
+      </c>
+      <c r="P61" t="s">
+        <v>53</v>
+      </c>
+      <c r="R61" s="3"/>
+    </row>
+    <row r="62" spans="1:20">
+      <c r="A62">
+        <v>13</v>
+      </c>
+      <c r="B62">
+        <v>5812</v>
+      </c>
+      <c r="C62" t="s">
+        <v>20</v>
+      </c>
+      <c r="D62" t="s">
+        <v>21</v>
+      </c>
+      <c r="E62" t="s">
+        <v>175</v>
+      </c>
+      <c r="F62" s="1">
+        <v>46154.0</v>
+      </c>
+      <c r="G62" s="2">
+        <v>32.54</v>
+      </c>
+      <c r="H62" t="s">
+        <v>176</v>
+      </c>
+      <c r="J62" s="8"/>
+      <c r="K62" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="L62" s="8">
+        <v>6543</v>
+      </c>
+      <c r="M62" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="N62" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O62" t="s">
+        <v>26</v>
+      </c>
+      <c r="P62" t="s">
+        <v>27</v>
+      </c>
+      <c r="R62" s="3"/>
+    </row>
+    <row r="63" spans="1:20">
+      <c r="A63">
+        <v>49</v>
+      </c>
+      <c r="B63">
+        <v>5814</v>
+      </c>
+      <c r="C63" t="s">
+        <v>29</v>
+      </c>
+      <c r="D63" t="s">
+        <v>30</v>
+      </c>
+      <c r="E63" t="s">
+        <v>179</v>
+      </c>
+      <c r="F63" s="1">
+        <v>46154.0</v>
+      </c>
+      <c r="G63" s="2">
+        <v>20.41</v>
+      </c>
+      <c r="H63" t="s">
+        <v>180</v>
+      </c>
+      <c r="J63" s="8"/>
+      <c r="K63" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L63" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M63" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="N63" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O63" t="s">
+        <v>26</v>
+      </c>
+      <c r="P63" t="s">
+        <v>35</v>
+      </c>
+      <c r="R63" s="3"/>
+    </row>
+    <row r="64" spans="1:20">
+      <c r="A64">
+        <v>52</v>
+      </c>
+      <c r="B64">
+        <v>5462</v>
+      </c>
+      <c r="C64" t="s">
+        <v>29</v>
+      </c>
+      <c r="D64" t="s">
+        <v>30</v>
+      </c>
+      <c r="E64" t="s">
+        <v>181</v>
+      </c>
+      <c r="F64" s="1">
+        <v>46154.0</v>
+      </c>
+      <c r="G64" s="2">
+        <v>53.61</v>
+      </c>
+      <c r="H64" t="s">
+        <v>182</v>
+      </c>
+      <c r="J64" s="8"/>
+      <c r="K64" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L64" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M64" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="N64" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O64" t="s">
+        <v>26</v>
+      </c>
+      <c r="P64" t="s">
+        <v>35</v>
+      </c>
+      <c r="R64" s="3"/>
+    </row>
+    <row r="65" spans="1:20">
+      <c r="A65">
+        <v>77</v>
+      </c>
+      <c r="B65">
+        <v>5812</v>
+      </c>
+      <c r="C65" t="s">
+        <v>36</v>
+      </c>
+      <c r="D65" t="s">
+        <v>37</v>
+      </c>
+      <c r="E65" t="s">
+        <v>150</v>
+      </c>
+      <c r="F65" s="1">
+        <v>46154.0</v>
+      </c>
+      <c r="G65" s="2">
+        <v>76.94</v>
+      </c>
+      <c r="H65" t="s">
+        <v>183</v>
+      </c>
+      <c r="J65" s="8"/>
+      <c r="K65" s="8"/>
+      <c r="L65" s="8"/>
+      <c r="M65" s="3"/>
+      <c r="N65" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O65" t="s">
+        <v>40</v>
+      </c>
+      <c r="P65" t="s">
+        <v>41</v>
+      </c>
+      <c r="R65" s="3"/>
+    </row>
+    <row r="66" spans="1:20">
+      <c r="A66">
+        <v>84</v>
+      </c>
+      <c r="B66">
+        <v>5542</v>
+      </c>
+      <c r="C66" t="s">
+        <v>36</v>
+      </c>
+      <c r="D66" t="s">
+        <v>37</v>
+      </c>
+      <c r="E66" t="s">
+        <v>184</v>
+      </c>
+      <c r="F66" s="1">
+        <v>46154.0</v>
+      </c>
+      <c r="G66" s="2">
+        <v>122.08</v>
+      </c>
+      <c r="H66" t="s">
+        <v>185</v>
+      </c>
+      <c r="J66" s="8"/>
+      <c r="K66" s="8"/>
+      <c r="L66" s="8"/>
+      <c r="M66" s="3"/>
+      <c r="N66" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O66" t="s">
+        <v>40</v>
+      </c>
+      <c r="P66" t="s">
+        <v>41</v>
+      </c>
+      <c r="R66" s="3"/>
+    </row>
+    <row r="67" spans="1:20">
+      <c r="A67">
+        <v>122</v>
+      </c>
+      <c r="B67">
+        <v>4215</v>
+      </c>
+      <c r="C67" t="s">
+        <v>48</v>
+      </c>
+      <c r="D67" t="s">
+        <v>49</v>
+      </c>
+      <c r="E67" t="s">
+        <v>186</v>
+      </c>
+      <c r="F67" s="1">
+        <v>46154.0</v>
+      </c>
+      <c r="G67" s="2">
+        <v>16.22</v>
+      </c>
+      <c r="H67" t="s">
+        <v>187</v>
+      </c>
+      <c r="J67" s="8"/>
+      <c r="K67" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L67" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M67" s="3"/>
+      <c r="N67" s="8">
+        <v>46181.0</v>
+      </c>
+      <c r="O67" t="s">
+        <v>26</v>
+      </c>
+      <c r="P67" t="s">
+        <v>53</v>
+      </c>
+      <c r="R67" s="3"/>
+    </row>
+    <row r="68" spans="1:20">
+      <c r="A68">
+        <v>65</v>
+      </c>
+      <c r="B68">
+        <v>9399</v>
+      </c>
+      <c r="C68" t="s">
+        <v>36</v>
+      </c>
+      <c r="D68" t="s">
+        <v>37</v>
+      </c>
+      <c r="E68" t="s">
+        <v>168</v>
+      </c>
+      <c r="F68" s="1">
+        <v>46155.0</v>
+      </c>
+      <c r="G68" s="2">
+        <v>16.15</v>
+      </c>
+      <c r="H68" t="s">
+        <v>188</v>
+      </c>
+      <c r="J68" s="8"/>
+      <c r="K68" s="8"/>
+      <c r="L68" s="8"/>
+      <c r="M68" s="3"/>
+      <c r="N68" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O68" t="s">
+        <v>40</v>
+      </c>
+      <c r="P68" t="s">
+        <v>41</v>
+      </c>
+      <c r="R68" s="3"/>
+    </row>
+    <row r="69" spans="1:20">
+      <c r="A69">
+        <v>89</v>
+      </c>
+      <c r="B69">
+        <v>7399</v>
+      </c>
+      <c r="C69" t="s">
+        <v>36</v>
+      </c>
+      <c r="D69" t="s">
+        <v>37</v>
+      </c>
+      <c r="E69" t="s">
+        <v>189</v>
+      </c>
+      <c r="F69" s="1">
+        <v>46155.0</v>
+      </c>
+      <c r="G69" s="2">
+        <v>316.52</v>
+      </c>
+      <c r="H69" t="s">
+        <v>190</v>
+      </c>
+      <c r="J69" s="8"/>
+      <c r="K69" s="8"/>
+      <c r="L69" s="8"/>
+      <c r="M69" s="3"/>
+      <c r="N69" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O69" t="s">
+        <v>40</v>
+      </c>
+      <c r="P69" t="s">
+        <v>41</v>
+      </c>
+      <c r="R69" s="3"/>
+    </row>
+    <row r="70" spans="1:20">
+      <c r="A70">
+        <v>90</v>
+      </c>
+      <c r="B70">
+        <v>7399</v>
+      </c>
+      <c r="C70" t="s">
+        <v>36</v>
+      </c>
+      <c r="D70" t="s">
+        <v>37</v>
+      </c>
+      <c r="E70" t="s">
+        <v>189</v>
+      </c>
+      <c r="F70" s="1">
+        <v>46155.0</v>
+      </c>
+      <c r="G70" s="2">
+        <v>319.55</v>
+      </c>
+      <c r="H70" t="s">
+        <v>191</v>
+      </c>
+      <c r="J70" s="8"/>
+      <c r="K70" s="8"/>
+      <c r="L70" s="8"/>
+      <c r="M70" s="3"/>
+      <c r="N70" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O70" t="s">
+        <v>40</v>
+      </c>
+      <c r="P70" t="s">
+        <v>41</v>
+      </c>
+      <c r="R70" s="3"/>
+    </row>
+    <row r="71" spans="1:20">
+      <c r="A71">
+        <v>91</v>
+      </c>
+      <c r="B71">
+        <v>7399</v>
+      </c>
+      <c r="C71" t="s">
+        <v>36</v>
+      </c>
+      <c r="D71" t="s">
+        <v>37</v>
+      </c>
+      <c r="E71" t="s">
+        <v>189</v>
+      </c>
+      <c r="F71" s="1">
+        <v>46155.0</v>
+      </c>
+      <c r="G71" s="2">
+        <v>348.55</v>
+      </c>
+      <c r="H71" t="s">
+        <v>192</v>
+      </c>
+      <c r="J71" s="8"/>
+      <c r="K71" s="8"/>
+      <c r="L71" s="8"/>
+      <c r="M71" s="3"/>
+      <c r="N71" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O71" t="s">
+        <v>40</v>
+      </c>
+      <c r="P71" t="s">
+        <v>41</v>
+      </c>
+      <c r="R71" s="3"/>
+    </row>
+    <row r="72" spans="1:20">
+      <c r="A72">
+        <v>123</v>
+      </c>
+      <c r="B72">
+        <v>4215</v>
+      </c>
+      <c r="C72" t="s">
+        <v>48</v>
+      </c>
+      <c r="D72" t="s">
+        <v>49</v>
+      </c>
+      <c r="E72" t="s">
+        <v>193</v>
+      </c>
+      <c r="F72" s="1">
+        <v>46155.0</v>
+      </c>
+      <c r="G72" s="2">
+        <v>16.22</v>
+      </c>
+      <c r="H72" t="s">
+        <v>194</v>
+      </c>
+      <c r="J72" s="8"/>
+      <c r="K72" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L72" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M72" s="3"/>
+      <c r="N72" s="8">
+        <v>46181.0</v>
+      </c>
+      <c r="O72" t="s">
+        <v>26</v>
+      </c>
+      <c r="P72" t="s">
+        <v>53</v>
+      </c>
+      <c r="R72" s="3"/>
+    </row>
+    <row r="73" spans="1:20">
+      <c r="A73">
+        <v>151</v>
+      </c>
+      <c r="B73">
+        <v>4899</v>
+      </c>
+      <c r="C73" t="s">
+        <v>48</v>
+      </c>
+      <c r="D73" t="s">
+        <v>49</v>
+      </c>
+      <c r="E73" t="s">
+        <v>195</v>
+      </c>
+      <c r="F73" s="1">
+        <v>46155.0</v>
+      </c>
+      <c r="G73" s="2">
+        <v>127.7</v>
+      </c>
+      <c r="H73" t="s">
+        <v>196</v>
+      </c>
+      <c r="J73" s="8"/>
+      <c r="K73" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L73" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M73" s="3"/>
+      <c r="N73" s="8">
+        <v>46178.0</v>
+      </c>
+      <c r="O73" t="s">
+        <v>26</v>
+      </c>
+      <c r="P73" t="s">
+        <v>53</v>
+      </c>
+      <c r="R73" s="3"/>
+    </row>
+    <row r="74" spans="1:20">
+      <c r="A74">
+        <v>26</v>
+      </c>
+      <c r="B74">
+        <v>7349</v>
+      </c>
+      <c r="C74" t="s">
+        <v>20</v>
+      </c>
+      <c r="D74" t="s">
+        <v>21</v>
+      </c>
+      <c r="E74" t="s">
+        <v>113</v>
+      </c>
+      <c r="F74" s="1">
+        <v>46156.0</v>
+      </c>
+      <c r="G74" s="2">
+        <v>111.83</v>
+      </c>
+      <c r="H74" t="s">
+        <v>197</v>
+      </c>
+      <c r="J74" s="8"/>
+      <c r="K74" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="L74" s="8">
+        <v>6513</v>
+      </c>
+      <c r="M74" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="N74" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O74" t="s">
+        <v>26</v>
+      </c>
+      <c r="P74" t="s">
+        <v>27</v>
+      </c>
+      <c r="R74" s="3"/>
+    </row>
+    <row r="75" spans="1:20">
+      <c r="A75">
+        <v>67</v>
+      </c>
+      <c r="B75">
+        <v>5541</v>
+      </c>
+      <c r="C75" t="s">
+        <v>36</v>
+      </c>
+      <c r="D75" t="s">
+        <v>37</v>
+      </c>
+      <c r="E75" t="s">
+        <v>184</v>
+      </c>
+      <c r="F75" s="1">
+        <v>46156.0</v>
+      </c>
+      <c r="G75" s="2">
+        <v>28.3</v>
+      </c>
+      <c r="H75" t="s">
+        <v>198</v>
+      </c>
+      <c r="J75" s="8"/>
+      <c r="K75" s="8"/>
+      <c r="L75" s="8"/>
+      <c r="M75" s="3"/>
+      <c r="N75" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O75" t="s">
+        <v>40</v>
+      </c>
+      <c r="P75" t="s">
+        <v>41</v>
+      </c>
+      <c r="R75" s="3"/>
+    </row>
+    <row r="76" spans="1:20">
+      <c r="A76">
+        <v>113</v>
+      </c>
+      <c r="B76">
+        <v>7311</v>
+      </c>
+      <c r="C76" t="s">
+        <v>42</v>
+      </c>
+      <c r="D76" t="s">
+        <v>43</v>
+      </c>
+      <c r="E76" t="s">
+        <v>199</v>
+      </c>
+      <c r="F76" s="1">
+        <v>46156.0</v>
+      </c>
+      <c r="G76" s="2">
+        <v>2000.0</v>
+      </c>
+      <c r="H76" t="s">
+        <v>200</v>
+      </c>
+      <c r="J76" s="8"/>
+      <c r="K76" s="8"/>
+      <c r="L76" s="8"/>
+      <c r="M76" s="3"/>
+      <c r="N76" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O76" t="s">
+        <v>40</v>
+      </c>
+      <c r="P76" t="s">
+        <v>46</v>
+      </c>
+      <c r="R76" s="3"/>
+    </row>
+    <row r="77" spans="1:20">
+      <c r="A77">
+        <v>149</v>
+      </c>
+      <c r="B77">
+        <v>5812</v>
+      </c>
+      <c r="C77" t="s">
+        <v>48</v>
+      </c>
+      <c r="D77" t="s">
+        <v>49</v>
+      </c>
+      <c r="E77" t="s">
+        <v>201</v>
+      </c>
+      <c r="F77" s="1">
+        <v>46156.0</v>
+      </c>
+      <c r="G77" s="2">
+        <v>105.8</v>
+      </c>
+      <c r="H77" t="s">
+        <v>202</v>
+      </c>
+      <c r="J77" s="8"/>
+      <c r="K77" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L77" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M77" s="3"/>
+      <c r="N77" s="8">
+        <v>46181.0</v>
+      </c>
+      <c r="O77" t="s">
+        <v>26</v>
+      </c>
+      <c r="P77" t="s">
+        <v>53</v>
+      </c>
+      <c r="R77" s="3"/>
+    </row>
+    <row r="78" spans="1:20">
+      <c r="A78">
+        <v>172</v>
+      </c>
+      <c r="B78">
+        <v>3001</v>
+      </c>
+      <c r="C78" t="s">
+        <v>48</v>
+      </c>
+      <c r="D78" t="s">
+        <v>49</v>
+      </c>
+      <c r="E78" t="s">
+        <v>56</v>
+      </c>
+      <c r="F78" s="1">
+        <v>46156.0</v>
+      </c>
+      <c r="G78" s="2">
+        <v>579.8</v>
+      </c>
+      <c r="H78" t="s">
+        <v>203</v>
+      </c>
+      <c r="J78" s="8"/>
+      <c r="K78" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L78" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M78" s="3"/>
+      <c r="N78" s="8">
+        <v>46181.0</v>
+      </c>
+      <c r="O78" t="s">
+        <v>26</v>
+      </c>
+      <c r="P78" t="s">
+        <v>53</v>
+      </c>
+      <c r="R78" s="3"/>
+    </row>
+    <row r="79" spans="1:20">
+      <c r="A79">
+        <v>14</v>
+      </c>
+      <c r="B79">
+        <v>5200</v>
+      </c>
+      <c r="C79" t="s">
+        <v>20</v>
+      </c>
+      <c r="D79" t="s">
+        <v>21</v>
+      </c>
+      <c r="E79" t="s">
+        <v>67</v>
+      </c>
+      <c r="F79" s="1">
+        <v>46157.0</v>
+      </c>
+      <c r="G79" s="2">
+        <v>33.92</v>
+      </c>
+      <c r="H79" t="s">
+        <v>204</v>
+      </c>
+      <c r="J79" s="8"/>
+      <c r="K79" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="L79" s="8">
+        <v>6514</v>
+      </c>
+      <c r="M79" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="N79" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O79" t="s">
+        <v>26</v>
+      </c>
+      <c r="P79" t="s">
+        <v>27</v>
+      </c>
+      <c r="R79" s="3"/>
+    </row>
+    <row r="80" spans="1:20">
+      <c r="A80">
+        <v>50</v>
+      </c>
+      <c r="B80">
+        <v>5734</v>
+      </c>
+      <c r="C80" t="s">
+        <v>29</v>
+      </c>
+      <c r="D80" t="s">
+        <v>30</v>
+      </c>
+      <c r="E80" t="s">
+        <v>206</v>
+      </c>
+      <c r="F80" s="1">
+        <v>46157.0</v>
+      </c>
+      <c r="G80" s="2">
+        <v>21.28</v>
+      </c>
+      <c r="H80" t="s">
+        <v>207</v>
+      </c>
+      <c r="J80" s="8"/>
+      <c r="K80" s="8" t="s">
+        <v>208</v>
+      </c>
+      <c r="L80" s="8">
+        <v>6516</v>
+      </c>
+      <c r="M80" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="N80" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O80" t="s">
+        <v>26</v>
+      </c>
+      <c r="P80" t="s">
+        <v>35</v>
+      </c>
+      <c r="R80" s="3"/>
+    </row>
+    <row r="81" spans="1:20">
+      <c r="A81">
+        <v>148</v>
+      </c>
+      <c r="B81">
+        <v>4215</v>
+      </c>
+      <c r="C81" t="s">
+        <v>48</v>
+      </c>
+      <c r="D81" t="s">
+        <v>49</v>
+      </c>
+      <c r="E81" t="s">
+        <v>210</v>
+      </c>
+      <c r="F81" s="1">
+        <v>46157.0</v>
+      </c>
+      <c r="G81" s="2">
+        <v>105.38</v>
+      </c>
+      <c r="H81" t="s">
+        <v>211</v>
+      </c>
+      <c r="J81" s="8"/>
+      <c r="K81" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L81" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M81" s="3"/>
+      <c r="N81" s="8">
+        <v>46181.0</v>
+      </c>
+      <c r="O81" t="s">
+        <v>26</v>
+      </c>
+      <c r="P81" t="s">
+        <v>53</v>
+      </c>
+      <c r="R81" s="3"/>
+    </row>
+    <row r="82" spans="1:20">
+      <c r="A82">
+        <v>175</v>
+      </c>
+      <c r="B82">
+        <v>7538</v>
+      </c>
+      <c r="C82" t="s">
+        <v>48</v>
+      </c>
+      <c r="D82" t="s">
+        <v>49</v>
+      </c>
+      <c r="E82" t="s">
+        <v>212</v>
+      </c>
+      <c r="F82" s="1">
+        <v>46157.0</v>
+      </c>
+      <c r="G82" s="2">
+        <v>2701.62</v>
+      </c>
+      <c r="H82" t="s">
+        <v>213</v>
+      </c>
+      <c r="J82" s="8"/>
+      <c r="K82" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L82" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M82" s="3"/>
+      <c r="N82" s="8">
+        <v>46178.0</v>
+      </c>
+      <c r="O82" t="s">
+        <v>26</v>
+      </c>
+      <c r="P82" t="s">
+        <v>53</v>
+      </c>
+      <c r="R82" s="3"/>
+    </row>
+    <row r="83" spans="1:20">
+      <c r="A83">
+        <v>60</v>
+      </c>
+      <c r="B83">
+        <v>3001</v>
+      </c>
+      <c r="C83" t="s">
+        <v>29</v>
+      </c>
+      <c r="D83" t="s">
+        <v>30</v>
+      </c>
+      <c r="E83" t="s">
+        <v>56</v>
+      </c>
+      <c r="F83" s="1">
+        <v>46158.0</v>
+      </c>
+      <c r="G83" s="2">
+        <v>600.81</v>
+      </c>
+      <c r="H83" t="s">
+        <v>214</v>
+      </c>
+      <c r="J83" s="8"/>
+      <c r="K83" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="L83" s="8">
+        <v>6541</v>
+      </c>
+      <c r="M83" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="N83" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O83" t="s">
+        <v>26</v>
+      </c>
+      <c r="P83" t="s">
+        <v>35</v>
+      </c>
+      <c r="R83" s="3"/>
+    </row>
+    <row r="84" spans="1:20">
+      <c r="A84">
+        <v>72</v>
+      </c>
+      <c r="B84">
+        <v>5812</v>
+      </c>
+      <c r="C84" t="s">
+        <v>36</v>
+      </c>
+      <c r="D84" t="s">
+        <v>37</v>
+      </c>
+      <c r="E84" t="s">
+        <v>150</v>
+      </c>
+      <c r="F84" s="1">
+        <v>46158.0</v>
+      </c>
+      <c r="G84" s="2">
+        <v>60.32</v>
+      </c>
+      <c r="H84" t="s">
+        <v>216</v>
+      </c>
+      <c r="J84" s="8"/>
+      <c r="K84" s="8"/>
+      <c r="L84" s="8"/>
+      <c r="M84" s="3"/>
+      <c r="N84" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O84" t="s">
+        <v>40</v>
+      </c>
+      <c r="P84" t="s">
+        <v>41</v>
+      </c>
+      <c r="R84" s="3"/>
+    </row>
+    <row r="85" spans="1:20">
+      <c r="A85">
+        <v>5</v>
+      </c>
+      <c r="B85">
+        <v>5999</v>
+      </c>
+      <c r="C85" t="s">
+        <v>20</v>
+      </c>
+      <c r="D85" t="s">
+        <v>21</v>
+      </c>
+      <c r="E85" t="s">
+        <v>217</v>
+      </c>
+      <c r="F85" s="1">
+        <v>46159.0</v>
+      </c>
+      <c r="G85" s="2">
+        <v>14.91</v>
+      </c>
+      <c r="H85" t="s">
+        <v>218</v>
+      </c>
+      <c r="J85" s="8"/>
+      <c r="K85" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="L85" s="8">
+        <v>6541</v>
+      </c>
+      <c r="M85" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="N85" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O85" t="s">
+        <v>26</v>
+      </c>
+      <c r="P85" t="s">
+        <v>27</v>
+      </c>
+      <c r="R85" s="3"/>
+    </row>
+    <row r="86" spans="1:20">
+      <c r="A86">
+        <v>8</v>
+      </c>
+      <c r="B86">
+        <v>5411</v>
+      </c>
+      <c r="C86" t="s">
+        <v>20</v>
+      </c>
+      <c r="D86" t="s">
+        <v>21</v>
+      </c>
+      <c r="E86" t="s">
+        <v>220</v>
+      </c>
+      <c r="F86" s="1">
+        <v>46159.0</v>
+      </c>
+      <c r="G86" s="2">
+        <v>19.58</v>
+      </c>
+      <c r="H86" t="s">
+        <v>221</v>
+      </c>
+      <c r="J86" s="8"/>
+      <c r="K86" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="L86" s="8">
+        <v>6514</v>
+      </c>
+      <c r="M86" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="N86" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O86" t="s">
+        <v>26</v>
+      </c>
+      <c r="P86" t="s">
+        <v>27</v>
+      </c>
+      <c r="R86" s="3"/>
+    </row>
+    <row r="87" spans="1:20">
+      <c r="A87">
+        <v>73</v>
+      </c>
+      <c r="B87">
+        <v>5812</v>
+      </c>
+      <c r="C87" t="s">
+        <v>36</v>
+      </c>
+      <c r="D87" t="s">
+        <v>37</v>
+      </c>
+      <c r="E87" t="s">
+        <v>150</v>
+      </c>
+      <c r="F87" s="1">
+        <v>46159.0</v>
+      </c>
+      <c r="G87" s="2">
+        <v>60.7</v>
+      </c>
+      <c r="H87" t="s">
+        <v>223</v>
+      </c>
+      <c r="J87" s="8"/>
+      <c r="K87" s="8"/>
+      <c r="L87" s="8"/>
+      <c r="M87" s="3"/>
+      <c r="N87" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O87" t="s">
+        <v>40</v>
+      </c>
+      <c r="P87" t="s">
+        <v>41</v>
+      </c>
+      <c r="R87" s="3"/>
+    </row>
+    <row r="88" spans="1:20">
+      <c r="A88">
+        <v>120</v>
+      </c>
+      <c r="B88">
+        <v>4121</v>
+      </c>
+      <c r="C88" t="s">
+        <v>48</v>
+      </c>
+      <c r="D88" t="s">
+        <v>49</v>
+      </c>
+      <c r="E88" t="s">
+        <v>90</v>
+      </c>
+      <c r="F88" s="1">
+        <v>46159.0</v>
+      </c>
+      <c r="G88" s="2">
+        <v>13.94</v>
+      </c>
+      <c r="H88" t="s">
+        <v>224</v>
+      </c>
+      <c r="J88" s="8"/>
+      <c r="K88" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L88" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M88" s="3"/>
+      <c r="N88" s="8">
+        <v>46178.0</v>
+      </c>
+      <c r="O88" t="s">
+        <v>26</v>
+      </c>
+      <c r="P88" t="s">
+        <v>53</v>
+      </c>
+      <c r="R88" s="3"/>
+    </row>
+    <row r="89" spans="1:20">
+      <c r="A89">
+        <v>147</v>
+      </c>
+      <c r="B89">
+        <v>4121</v>
+      </c>
+      <c r="C89" t="s">
+        <v>48</v>
+      </c>
+      <c r="D89" t="s">
+        <v>49</v>
+      </c>
+      <c r="E89" t="s">
+        <v>90</v>
+      </c>
+      <c r="F89" s="1">
+        <v>46159.0</v>
+      </c>
+      <c r="G89" s="2">
+        <v>54.0</v>
+      </c>
+      <c r="H89" t="s">
+        <v>225</v>
+      </c>
+      <c r="J89" s="8"/>
+      <c r="K89" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L89" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M89" s="3"/>
+      <c r="N89" s="8">
+        <v>46178.0</v>
+      </c>
+      <c r="O89" t="s">
+        <v>26</v>
+      </c>
+      <c r="P89" t="s">
+        <v>53</v>
+      </c>
+      <c r="R89" s="3"/>
+    </row>
+    <row r="90" spans="1:20">
+      <c r="A90">
+        <v>164</v>
+      </c>
+      <c r="B90">
+        <v>4899</v>
+      </c>
+      <c r="C90" t="s">
+        <v>48</v>
+      </c>
+      <c r="D90" t="s">
+        <v>49</v>
+      </c>
+      <c r="E90" t="s">
+        <v>226</v>
+      </c>
+      <c r="F90" s="1">
+        <v>46159.0</v>
+      </c>
+      <c r="G90" s="2">
+        <v>306.45</v>
+      </c>
+      <c r="H90" t="s">
+        <v>227</v>
+      </c>
+      <c r="J90" s="8"/>
+      <c r="K90" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L90" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M90" s="3"/>
+      <c r="N90" s="8">
+        <v>46181.0</v>
+      </c>
+      <c r="O90" t="s">
+        <v>26</v>
+      </c>
+      <c r="P90" t="s">
+        <v>53</v>
+      </c>
+      <c r="R90" s="3"/>
+    </row>
+    <row r="91" spans="1:20">
+      <c r="A91">
+        <v>7</v>
+      </c>
+      <c r="B91">
+        <v>5812</v>
+      </c>
+      <c r="C91" t="s">
+        <v>20</v>
+      </c>
+      <c r="D91" t="s">
+        <v>21</v>
+      </c>
+      <c r="E91" t="s">
+        <v>228</v>
+      </c>
+      <c r="F91" s="1">
+        <v>46160.0</v>
+      </c>
+      <c r="G91" s="2">
+        <v>17.97</v>
+      </c>
+      <c r="H91" t="s">
+        <v>229</v>
+      </c>
+      <c r="J91" s="8"/>
+      <c r="K91" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="L91" s="8">
+        <v>6541</v>
+      </c>
+      <c r="M91" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="N91" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O91" t="s">
+        <v>26</v>
+      </c>
+      <c r="P91" t="s">
+        <v>27</v>
+      </c>
+      <c r="R91" s="3"/>
+    </row>
+    <row r="92" spans="1:20">
+      <c r="A92">
+        <v>10</v>
+      </c>
+      <c r="B92">
+        <v>5814</v>
+      </c>
+      <c r="C92" t="s">
+        <v>20</v>
+      </c>
+      <c r="D92" t="s">
+        <v>21</v>
+      </c>
+      <c r="E92" t="s">
+        <v>231</v>
+      </c>
+      <c r="F92" s="1">
+        <v>46160.0</v>
+      </c>
+      <c r="G92" s="2">
+        <v>27.17</v>
+      </c>
+      <c r="H92" t="s">
+        <v>232</v>
+      </c>
+      <c r="J92" s="8"/>
+      <c r="K92" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="L92" s="8">
+        <v>6541</v>
+      </c>
+      <c r="M92" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="N92" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O92" t="s">
+        <v>26</v>
+      </c>
+      <c r="P92" t="s">
+        <v>27</v>
+      </c>
+      <c r="R92" s="3"/>
+    </row>
+    <row r="93" spans="1:20">
+      <c r="A93">
+        <v>18</v>
+      </c>
+      <c r="B93">
+        <v>5812</v>
+      </c>
+      <c r="C93" t="s">
+        <v>20</v>
+      </c>
+      <c r="D93" t="s">
+        <v>21</v>
+      </c>
+      <c r="E93" t="s">
+        <v>234</v>
+      </c>
+      <c r="F93" s="1">
+        <v>46160.0</v>
+      </c>
+      <c r="G93" s="2">
+        <v>57.35</v>
+      </c>
+      <c r="H93" t="s">
+        <v>235</v>
+      </c>
+      <c r="J93" s="8"/>
+      <c r="K93" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="L93" s="8">
+        <v>6541</v>
+      </c>
+      <c r="M93" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="N93" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O93" t="s">
+        <v>26</v>
+      </c>
+      <c r="P93" t="s">
+        <v>27</v>
+      </c>
+      <c r="R93" s="3"/>
+    </row>
+    <row r="94" spans="1:20">
+      <c r="A94">
+        <v>46</v>
+      </c>
+      <c r="B94">
+        <v>7399</v>
+      </c>
+      <c r="C94" t="s">
+        <v>29</v>
+      </c>
+      <c r="D94" t="s">
+        <v>30</v>
+      </c>
+      <c r="E94" t="s">
+        <v>237</v>
+      </c>
+      <c r="F94" s="1">
+        <v>46160.0</v>
+      </c>
+      <c r="G94" s="2">
+        <v>17.6</v>
+      </c>
+      <c r="H94" t="s">
+        <v>238</v>
+      </c>
+      <c r="J94" s="8"/>
+      <c r="K94" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L94" s="8">
+        <v>6520</v>
+      </c>
+      <c r="M94" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="N94" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O94" t="s">
+        <v>26</v>
+      </c>
+      <c r="P94" t="s">
+        <v>35</v>
+      </c>
+      <c r="R94" s="3"/>
+    </row>
+    <row r="95" spans="1:20">
+      <c r="A95">
+        <v>66</v>
+      </c>
+      <c r="B95">
+        <v>9399</v>
+      </c>
+      <c r="C95" t="s">
+        <v>36</v>
+      </c>
+      <c r="D95" t="s">
+        <v>37</v>
+      </c>
+      <c r="E95" t="s">
+        <v>168</v>
+      </c>
+      <c r="F95" s="1">
+        <v>46160.0</v>
+      </c>
+      <c r="G95" s="2">
+        <v>16.15</v>
+      </c>
+      <c r="H95" t="s">
+        <v>240</v>
+      </c>
+      <c r="J95" s="8"/>
+      <c r="K95" s="8"/>
+      <c r="L95" s="8"/>
+      <c r="M95" s="3"/>
+      <c r="N95" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O95" t="s">
+        <v>40</v>
+      </c>
+      <c r="P95" t="s">
+        <v>41</v>
+      </c>
+      <c r="R95" s="3"/>
+    </row>
+    <row r="96" spans="1:20">
+      <c r="A96">
+        <v>92</v>
+      </c>
+      <c r="B96">
+        <v>7399</v>
+      </c>
+      <c r="C96" t="s">
+        <v>36</v>
+      </c>
+      <c r="D96" t="s">
+        <v>37</v>
+      </c>
+      <c r="E96" t="s">
+        <v>189</v>
+      </c>
+      <c r="F96" s="1">
+        <v>46160.0</v>
+      </c>
+      <c r="G96" s="2">
+        <v>357.07</v>
+      </c>
+      <c r="H96" t="s">
+        <v>241</v>
+      </c>
+      <c r="J96" s="8"/>
+      <c r="K96" s="8"/>
+      <c r="L96" s="8"/>
+      <c r="M96" s="3"/>
+      <c r="N96" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O96" t="s">
+        <v>40</v>
+      </c>
+      <c r="P96" t="s">
+        <v>41</v>
+      </c>
+      <c r="R96" s="3"/>
+    </row>
+    <row r="97" spans="1:20">
+      <c r="A97">
+        <v>98</v>
+      </c>
+      <c r="B97">
+        <v>5999</v>
+      </c>
+      <c r="C97" t="s">
+        <v>36</v>
+      </c>
+      <c r="D97" t="s">
+        <v>37</v>
+      </c>
+      <c r="E97" t="s">
+        <v>242</v>
+      </c>
+      <c r="F97" s="1">
+        <v>46160.0</v>
+      </c>
+      <c r="G97" s="2">
+        <v>2650.39</v>
+      </c>
+      <c r="H97" t="s">
+        <v>243</v>
+      </c>
+      <c r="J97" s="8"/>
+      <c r="K97" s="8"/>
+      <c r="L97" s="8"/>
+      <c r="M97" s="3"/>
+      <c r="N97" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O97" t="s">
+        <v>40</v>
+      </c>
+      <c r="P97" t="s">
+        <v>41</v>
+      </c>
+      <c r="R97" s="3"/>
+    </row>
+    <row r="98" spans="1:20">
+      <c r="A98">
+        <v>117</v>
+      </c>
+      <c r="B98">
+        <v>4121</v>
+      </c>
+      <c r="C98" t="s">
+        <v>48</v>
+      </c>
+      <c r="D98" t="s">
+        <v>49</v>
+      </c>
+      <c r="E98" t="s">
+        <v>90</v>
+      </c>
+      <c r="F98" s="1">
+        <v>46160.0</v>
+      </c>
+      <c r="G98" s="2">
+        <v>4.0</v>
+      </c>
+      <c r="H98" t="s">
+        <v>244</v>
+      </c>
+      <c r="J98" s="8"/>
+      <c r="K98" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L98" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M98" s="3"/>
+      <c r="N98" s="8">
+        <v>46178.0</v>
+      </c>
+      <c r="O98" t="s">
+        <v>26</v>
+      </c>
+      <c r="P98" t="s">
+        <v>53</v>
+      </c>
+      <c r="R98" s="3"/>
+    </row>
+    <row r="99" spans="1:20">
+      <c r="A99">
+        <v>126</v>
+      </c>
+      <c r="B99">
+        <v>4121</v>
+      </c>
+      <c r="C99" t="s">
+        <v>48</v>
+      </c>
+      <c r="D99" t="s">
+        <v>49</v>
+      </c>
+      <c r="E99" t="s">
+        <v>90</v>
+      </c>
+      <c r="F99" s="1">
+        <v>46160.0</v>
+      </c>
+      <c r="G99" s="2">
+        <v>20.94</v>
+      </c>
+      <c r="H99" t="s">
+        <v>245</v>
+      </c>
+      <c r="J99" s="8"/>
+      <c r="K99" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L99" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M99" s="3"/>
+      <c r="N99" s="8">
+        <v>46178.0</v>
+      </c>
+      <c r="O99" t="s">
+        <v>26</v>
+      </c>
+      <c r="P99" t="s">
+        <v>53</v>
+      </c>
+      <c r="R99" s="3"/>
+    </row>
+    <row r="100" spans="1:20">
+      <c r="A100">
+        <v>129</v>
+      </c>
+      <c r="B100">
+        <v>4121</v>
+      </c>
+      <c r="C100" t="s">
+        <v>48</v>
+      </c>
+      <c r="D100" t="s">
+        <v>49</v>
+      </c>
+      <c r="E100" t="s">
+        <v>246</v>
+      </c>
+      <c r="F100" s="1">
+        <v>46160.0</v>
+      </c>
+      <c r="G100" s="2">
+        <v>23.93</v>
+      </c>
+      <c r="H100" t="s">
+        <v>247</v>
+      </c>
+      <c r="J100" s="8"/>
+      <c r="K100" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L100" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M100" s="3"/>
+      <c r="N100" s="8">
+        <v>46178.0</v>
+      </c>
+      <c r="O100" t="s">
+        <v>26</v>
+      </c>
+      <c r="P100" t="s">
+        <v>53</v>
+      </c>
+      <c r="R100" s="3"/>
+    </row>
+    <row r="101" spans="1:20">
+      <c r="A101">
+        <v>135</v>
+      </c>
+      <c r="B101">
+        <v>4121</v>
+      </c>
+      <c r="C101" t="s">
+        <v>48</v>
+      </c>
+      <c r="D101" t="s">
+        <v>49</v>
+      </c>
+      <c r="E101" t="s">
+        <v>90</v>
+      </c>
+      <c r="F101" s="1">
+        <v>46160.0</v>
+      </c>
+      <c r="G101" s="2">
+        <v>28.95</v>
+      </c>
+      <c r="H101" t="s">
+        <v>248</v>
+      </c>
+      <c r="J101" s="8"/>
+      <c r="K101" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L101" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M101" s="3"/>
+      <c r="N101" s="8">
+        <v>46178.0</v>
+      </c>
+      <c r="O101" t="s">
+        <v>26</v>
+      </c>
+      <c r="P101" t="s">
+        <v>53</v>
+      </c>
+      <c r="R101" s="3"/>
+    </row>
+    <row r="102" spans="1:20">
+      <c r="A102">
+        <v>173</v>
+      </c>
+      <c r="B102">
+        <v>4900</v>
+      </c>
+      <c r="C102" t="s">
+        <v>48</v>
+      </c>
+      <c r="D102" t="s">
+        <v>49</v>
+      </c>
+      <c r="E102" t="s">
+        <v>249</v>
+      </c>
+      <c r="F102" s="1">
+        <v>46160.0</v>
+      </c>
+      <c r="G102" s="2">
+        <v>1224.8</v>
+      </c>
+      <c r="H102" t="s">
+        <v>250</v>
+      </c>
+      <c r="J102" s="8"/>
+      <c r="K102" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L102" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M102" s="3"/>
+      <c r="N102" s="8">
+        <v>46178.0</v>
+      </c>
+      <c r="O102" t="s">
+        <v>26</v>
+      </c>
+      <c r="P102" t="s">
+        <v>53</v>
+      </c>
+      <c r="R102" s="3"/>
+    </row>
+    <row r="103" spans="1:20">
+      <c r="A103">
+        <v>4</v>
+      </c>
+      <c r="B103">
+        <v>5812</v>
+      </c>
+      <c r="C103" t="s">
+        <v>20</v>
+      </c>
+      <c r="D103" t="s">
+        <v>21</v>
+      </c>
+      <c r="E103" t="s">
+        <v>251</v>
+      </c>
+      <c r="F103" s="1">
+        <v>46161.0</v>
+      </c>
+      <c r="G103" s="2">
+        <v>14.25</v>
+      </c>
+      <c r="H103" t="s">
+        <v>252</v>
+      </c>
+      <c r="J103" s="8"/>
+      <c r="K103" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="L103" s="8">
+        <v>6541</v>
+      </c>
+      <c r="M103" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="N103" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O103" t="s">
+        <v>26</v>
+      </c>
+      <c r="P103" t="s">
+        <v>27</v>
+      </c>
+      <c r="R103" s="3"/>
+    </row>
+    <row r="104" spans="1:20">
+      <c r="A104">
+        <v>12</v>
+      </c>
+      <c r="B104">
+        <v>5812</v>
+      </c>
+      <c r="C104" t="s">
+        <v>20</v>
+      </c>
+      <c r="D104" t="s">
+        <v>21</v>
+      </c>
+      <c r="E104" t="s">
+        <v>150</v>
+      </c>
+      <c r="F104" s="1">
+        <v>46161.0</v>
+      </c>
+      <c r="G104" s="2">
+        <v>30.76</v>
+      </c>
+      <c r="H104" t="s">
+        <v>254</v>
+      </c>
+      <c r="J104" s="8"/>
+      <c r="K104" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="L104" s="8">
+        <v>6541</v>
+      </c>
+      <c r="M104" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="N104" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O104" t="s">
+        <v>26</v>
+      </c>
+      <c r="P104" t="s">
+        <v>27</v>
+      </c>
+      <c r="R104" s="3"/>
+    </row>
+    <row r="105" spans="1:20">
+      <c r="A105">
+        <v>15</v>
+      </c>
+      <c r="B105">
+        <v>5812</v>
+      </c>
+      <c r="C105" t="s">
+        <v>20</v>
+      </c>
+      <c r="D105" t="s">
+        <v>21</v>
+      </c>
+      <c r="E105" t="s">
+        <v>256</v>
+      </c>
+      <c r="F105" s="1">
+        <v>46161.0</v>
+      </c>
+      <c r="G105" s="2">
+        <v>47.81</v>
+      </c>
+      <c r="H105" t="s">
+        <v>257</v>
+      </c>
+      <c r="J105" s="8"/>
+      <c r="K105" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="L105" s="8">
+        <v>6541</v>
+      </c>
+      <c r="M105" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="N105" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O105" t="s">
+        <v>26</v>
+      </c>
+      <c r="P105" t="s">
+        <v>27</v>
+      </c>
+      <c r="R105" s="3"/>
+    </row>
+    <row r="106" spans="1:20">
+      <c r="A106">
+        <v>17</v>
+      </c>
+      <c r="B106">
+        <v>5812</v>
+      </c>
+      <c r="C106" t="s">
+        <v>20</v>
+      </c>
+      <c r="D106" t="s">
+        <v>21</v>
+      </c>
+      <c r="E106" t="s">
+        <v>150</v>
+      </c>
+      <c r="F106" s="1">
+        <v>46161.0</v>
+      </c>
+      <c r="G106" s="2">
+        <v>51.59</v>
+      </c>
+      <c r="H106" t="s">
+        <v>259</v>
+      </c>
+      <c r="J106" s="8"/>
+      <c r="K106" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="L106" s="8">
+        <v>6541</v>
+      </c>
+      <c r="M106" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="N106" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O106" t="s">
+        <v>26</v>
+      </c>
+      <c r="P106" t="s">
+        <v>27</v>
+      </c>
+      <c r="R106" s="3"/>
+    </row>
+    <row r="107" spans="1:20">
+      <c r="A107">
+        <v>23</v>
+      </c>
+      <c r="B107">
+        <v>5812</v>
+      </c>
+      <c r="C107" t="s">
+        <v>20</v>
+      </c>
+      <c r="D107" t="s">
+        <v>21</v>
+      </c>
+      <c r="E107" t="s">
+        <v>261</v>
+      </c>
+      <c r="F107" s="1">
+        <v>46161.0</v>
+      </c>
+      <c r="G107" s="2">
+        <v>96.43</v>
+      </c>
+      <c r="H107" t="s">
+        <v>262</v>
+      </c>
+      <c r="J107" s="8"/>
+      <c r="K107" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="L107" s="8">
+        <v>6541</v>
+      </c>
+      <c r="M107" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="N107" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O107" t="s">
+        <v>26</v>
+      </c>
+      <c r="P107" t="s">
+        <v>27</v>
+      </c>
+      <c r="R107" s="3"/>
+    </row>
+    <row r="108" spans="1:20">
+      <c r="A108">
+        <v>78</v>
+      </c>
+      <c r="B108">
+        <v>5542</v>
+      </c>
+      <c r="C108" t="s">
+        <v>36</v>
+      </c>
+      <c r="D108" t="s">
+        <v>37</v>
+      </c>
+      <c r="E108" t="s">
+        <v>264</v>
+      </c>
+      <c r="F108" s="1">
+        <v>46161.0</v>
+      </c>
+      <c r="G108" s="2">
+        <v>78.39</v>
+      </c>
+      <c r="H108" t="s">
+        <v>265</v>
+      </c>
+      <c r="J108" s="8"/>
+      <c r="K108" s="8"/>
+      <c r="L108" s="8"/>
+      <c r="M108" s="3"/>
+      <c r="N108" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O108" t="s">
+        <v>40</v>
+      </c>
+      <c r="P108" t="s">
+        <v>41</v>
+      </c>
+      <c r="R108" s="3"/>
+    </row>
+    <row r="109" spans="1:20">
+      <c r="A109">
+        <v>80</v>
+      </c>
+      <c r="B109">
+        <v>5411</v>
+      </c>
+      <c r="C109" t="s">
+        <v>36</v>
+      </c>
+      <c r="D109" t="s">
+        <v>37</v>
+      </c>
+      <c r="E109" t="s">
+        <v>266</v>
+      </c>
+      <c r="F109" s="1">
+        <v>46161.0</v>
+      </c>
+      <c r="G109" s="2">
+        <v>92.28</v>
+      </c>
+      <c r="H109" t="s">
+        <v>267</v>
+      </c>
+      <c r="J109" s="8"/>
+      <c r="K109" s="8"/>
+      <c r="L109" s="8"/>
+      <c r="M109" s="3"/>
+      <c r="N109" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O109" t="s">
+        <v>40</v>
+      </c>
+      <c r="P109" t="s">
+        <v>41</v>
+      </c>
+      <c r="R109" s="3"/>
+    </row>
+    <row r="110" spans="1:20">
+      <c r="A110">
+        <v>94</v>
+      </c>
+      <c r="B110">
+        <v>5411</v>
+      </c>
+      <c r="C110" t="s">
+        <v>36</v>
+      </c>
+      <c r="D110" t="s">
+        <v>37</v>
+      </c>
+      <c r="E110" t="s">
+        <v>266</v>
+      </c>
+      <c r="F110" s="1">
+        <v>46161.0</v>
+      </c>
+      <c r="G110" s="2">
+        <v>506.95</v>
+      </c>
+      <c r="H110" t="s">
+        <v>268</v>
+      </c>
+      <c r="J110" s="8"/>
+      <c r="K110" s="8"/>
+      <c r="L110" s="8"/>
+      <c r="M110" s="3"/>
+      <c r="N110" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O110" t="s">
+        <v>40</v>
+      </c>
+      <c r="P110" t="s">
+        <v>41</v>
+      </c>
+      <c r="R110" s="3"/>
+    </row>
+    <row r="111" spans="1:20">
+      <c r="A111">
+        <v>110</v>
+      </c>
+      <c r="B111">
+        <v>7311</v>
+      </c>
+      <c r="C111" t="s">
+        <v>42</v>
+      </c>
+      <c r="D111" t="s">
+        <v>43</v>
+      </c>
+      <c r="E111" t="s">
+        <v>269</v>
+      </c>
+      <c r="F111" s="1">
+        <v>46161.0</v>
+      </c>
+      <c r="G111" s="2">
+        <v>637.04</v>
+      </c>
+      <c r="H111" t="s">
+        <v>270</v>
+      </c>
+      <c r="J111" s="8"/>
+      <c r="K111" s="8"/>
+      <c r="L111" s="8"/>
+      <c r="M111" s="3"/>
+      <c r="N111" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O111" t="s">
+        <v>40</v>
+      </c>
+      <c r="P111" t="s">
+        <v>46</v>
+      </c>
+      <c r="R111" s="3"/>
+    </row>
+    <row r="112" spans="1:20">
+      <c r="A112">
+        <v>116</v>
+      </c>
+      <c r="B112">
+        <v>9399</v>
+      </c>
+      <c r="C112" t="s">
+        <v>48</v>
+      </c>
+      <c r="D112" t="s">
+        <v>49</v>
+      </c>
+      <c r="E112" t="s">
+        <v>271</v>
+      </c>
+      <c r="F112" s="1">
+        <v>46161.0</v>
+      </c>
+      <c r="G112" s="2">
+        <v>3.1</v>
+      </c>
+      <c r="H112" t="s">
+        <v>272</v>
+      </c>
+      <c r="J112" s="8"/>
+      <c r="K112" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L112" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M112" s="3"/>
+      <c r="N112" s="8">
+        <v>46181.0</v>
+      </c>
+      <c r="O112" t="s">
+        <v>26</v>
+      </c>
+      <c r="P112" t="s">
+        <v>53</v>
+      </c>
+      <c r="R112" s="3"/>
+    </row>
+    <row r="113" spans="1:20">
+      <c r="A113">
+        <v>150</v>
+      </c>
+      <c r="B113">
+        <v>4900</v>
+      </c>
+      <c r="C113" t="s">
+        <v>48</v>
+      </c>
+      <c r="D113" t="s">
+        <v>49</v>
+      </c>
+      <c r="E113" t="s">
+        <v>273</v>
+      </c>
+      <c r="F113" s="1">
+        <v>46161.0</v>
+      </c>
+      <c r="G113" s="2">
+        <v>108.94</v>
+      </c>
+      <c r="H113" t="s">
+        <v>274</v>
+      </c>
+      <c r="J113" s="8"/>
+      <c r="K113" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L113" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M113" s="3"/>
+      <c r="N113" s="8">
+        <v>46181.0</v>
+      </c>
+      <c r="O113" t="s">
+        <v>26</v>
+      </c>
+      <c r="P113" t="s">
+        <v>53</v>
+      </c>
+      <c r="R113" s="3"/>
+    </row>
+    <row r="114" spans="1:20">
+      <c r="A114">
+        <v>156</v>
+      </c>
+      <c r="B114">
+        <v>4784</v>
+      </c>
+      <c r="C114" t="s">
+        <v>48</v>
+      </c>
+      <c r="D114" t="s">
+        <v>49</v>
+      </c>
+      <c r="E114" t="s">
+        <v>275</v>
+      </c>
+      <c r="F114" s="1">
+        <v>46161.0</v>
+      </c>
+      <c r="G114" s="2">
+        <v>250.0</v>
+      </c>
+      <c r="H114" t="s">
+        <v>276</v>
+      </c>
+      <c r="J114" s="8"/>
+      <c r="K114" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L114" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M114" s="3"/>
+      <c r="N114" s="8">
+        <v>46181.0</v>
+      </c>
+      <c r="O114" t="s">
+        <v>26</v>
+      </c>
+      <c r="P114" t="s">
+        <v>53</v>
+      </c>
+      <c r="R114" s="3"/>
+    </row>
+    <row r="115" spans="1:20">
+      <c r="A115">
+        <v>3</v>
+      </c>
+      <c r="B115">
+        <v>5812</v>
+      </c>
+      <c r="C115" t="s">
+        <v>20</v>
+      </c>
+      <c r="D115" t="s">
+        <v>21</v>
+      </c>
+      <c r="E115" t="s">
+        <v>228</v>
+      </c>
+      <c r="F115" s="1">
+        <v>46162.0</v>
+      </c>
+      <c r="G115" s="2">
+        <v>11.43</v>
+      </c>
+      <c r="H115" t="s">
+        <v>277</v>
+      </c>
+      <c r="J115" s="8"/>
+      <c r="K115" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="L115" s="8">
+        <v>6541</v>
+      </c>
+      <c r="M115" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="N115" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O115" t="s">
+        <v>26</v>
+      </c>
+      <c r="P115" t="s">
+        <v>27</v>
+      </c>
+      <c r="R115" s="3"/>
+    </row>
+    <row r="116" spans="1:20">
+      <c r="A116">
+        <v>9</v>
+      </c>
+      <c r="B116">
+        <v>5812</v>
+      </c>
+      <c r="C116" t="s">
+        <v>20</v>
+      </c>
+      <c r="D116" t="s">
+        <v>21</v>
+      </c>
+      <c r="E116" t="s">
+        <v>279</v>
+      </c>
+      <c r="F116" s="1">
+        <v>46162.0</v>
+      </c>
+      <c r="G116" s="2">
+        <v>22.76</v>
+      </c>
+      <c r="H116" t="s">
+        <v>280</v>
+      </c>
+      <c r="J116" s="8"/>
+      <c r="K116" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="L116" s="8">
+        <v>6541</v>
+      </c>
+      <c r="M116" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="N116" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O116" t="s">
+        <v>26</v>
+      </c>
+      <c r="P116" t="s">
+        <v>27</v>
+      </c>
+      <c r="R116" s="3"/>
+    </row>
+    <row r="117" spans="1:20">
+      <c r="A117">
+        <v>16</v>
+      </c>
+      <c r="B117">
+        <v>5812</v>
+      </c>
+      <c r="C117" t="s">
+        <v>20</v>
+      </c>
+      <c r="D117" t="s">
+        <v>21</v>
+      </c>
+      <c r="E117" t="s">
+        <v>282</v>
+      </c>
+      <c r="F117" s="1">
+        <v>46162.0</v>
+      </c>
+      <c r="G117" s="2">
+        <v>50.08</v>
+      </c>
+      <c r="H117" t="s">
+        <v>283</v>
+      </c>
+      <c r="J117" s="8"/>
+      <c r="K117" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="L117" s="8">
+        <v>6541</v>
+      </c>
+      <c r="M117" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="N117" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O117" t="s">
+        <v>26</v>
+      </c>
+      <c r="P117" t="s">
+        <v>27</v>
+      </c>
+      <c r="R117" s="3"/>
+    </row>
+    <row r="118" spans="1:20">
+      <c r="A118">
+        <v>27</v>
+      </c>
+      <c r="B118">
+        <v>7349</v>
+      </c>
+      <c r="C118" t="s">
+        <v>20</v>
+      </c>
+      <c r="D118" t="s">
+        <v>21</v>
+      </c>
+      <c r="E118" t="s">
+        <v>113</v>
+      </c>
+      <c r="F118" s="1">
+        <v>46162.0</v>
+      </c>
+      <c r="G118" s="2">
+        <v>111.83</v>
+      </c>
+      <c r="H118" t="s">
+        <v>285</v>
+      </c>
+      <c r="J118" s="8"/>
+      <c r="K118" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="L118" s="8">
+        <v>6513</v>
+      </c>
+      <c r="M118" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="N118" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O118" t="s">
+        <v>26</v>
+      </c>
+      <c r="P118" t="s">
+        <v>27</v>
+      </c>
+      <c r="R118" s="3"/>
+    </row>
+    <row r="119" spans="1:20">
+      <c r="A119">
+        <v>30</v>
+      </c>
+      <c r="B119">
+        <v>5812</v>
+      </c>
+      <c r="C119" t="s">
+        <v>20</v>
+      </c>
+      <c r="D119" t="s">
+        <v>21</v>
+      </c>
+      <c r="E119" t="s">
+        <v>286</v>
+      </c>
+      <c r="F119" s="1">
+        <v>46162.0</v>
+      </c>
+      <c r="G119" s="2">
+        <v>164.29</v>
+      </c>
+      <c r="H119" t="s">
+        <v>287</v>
+      </c>
+      <c r="J119" s="8"/>
+      <c r="K119" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L119" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M119" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="N119" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O119" t="s">
+        <v>26</v>
+      </c>
+      <c r="P119" t="s">
+        <v>27</v>
+      </c>
+      <c r="R119" s="3"/>
+    </row>
+    <row r="120" spans="1:20">
+      <c r="A120">
+        <v>35</v>
+      </c>
+      <c r="B120">
+        <v>5200</v>
+      </c>
+      <c r="C120" t="s">
+        <v>20</v>
+      </c>
+      <c r="D120" t="s">
+        <v>21</v>
+      </c>
+      <c r="E120" t="s">
+        <v>67</v>
+      </c>
+      <c r="F120" s="1">
+        <v>46162.0</v>
+      </c>
+      <c r="G120" s="2">
+        <v>295.32</v>
+      </c>
+      <c r="H120" t="s">
+        <v>289</v>
+      </c>
+      <c r="J120" s="8"/>
+      <c r="K120" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="L120" s="8">
+        <v>6514</v>
+      </c>
+      <c r="M120" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="N120" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O120" t="s">
+        <v>26</v>
+      </c>
+      <c r="P120" t="s">
+        <v>27</v>
+      </c>
+      <c r="R120" s="3"/>
+    </row>
+    <row r="121" spans="1:20">
+      <c r="A121">
+        <v>71</v>
+      </c>
+      <c r="B121">
+        <v>5812</v>
+      </c>
+      <c r="C121" t="s">
+        <v>36</v>
+      </c>
+      <c r="D121" t="s">
+        <v>37</v>
+      </c>
+      <c r="E121" t="s">
+        <v>150</v>
+      </c>
+      <c r="F121" s="1">
+        <v>46162.0</v>
+      </c>
+      <c r="G121" s="2">
+        <v>59.81</v>
+      </c>
+      <c r="H121" t="s">
+        <v>291</v>
+      </c>
+      <c r="J121" s="8"/>
+      <c r="K121" s="8"/>
+      <c r="L121" s="8"/>
+      <c r="M121" s="3"/>
+      <c r="N121" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O121" t="s">
+        <v>40</v>
+      </c>
+      <c r="P121" t="s">
+        <v>41</v>
+      </c>
+      <c r="R121" s="3"/>
+    </row>
+    <row r="122" spans="1:20">
+      <c r="A122">
+        <v>95</v>
+      </c>
+      <c r="B122">
+        <v>5912</v>
+      </c>
+      <c r="C122" t="s">
+        <v>36</v>
+      </c>
+      <c r="D122" t="s">
+        <v>37</v>
+      </c>
+      <c r="E122" t="s">
+        <v>292</v>
+      </c>
+      <c r="F122" s="1">
+        <v>46162.0</v>
+      </c>
+      <c r="G122" s="2">
+        <v>617.9</v>
+      </c>
+      <c r="H122" t="s">
+        <v>293</v>
+      </c>
+      <c r="J122" s="8"/>
+      <c r="K122" s="8"/>
+      <c r="L122" s="8"/>
+      <c r="M122" s="3"/>
+      <c r="N122" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O122" t="s">
+        <v>40</v>
+      </c>
+      <c r="P122" t="s">
+        <v>41</v>
+      </c>
+      <c r="R122" s="3"/>
+    </row>
+    <row r="123" spans="1:20">
+      <c r="A123">
+        <v>131</v>
+      </c>
+      <c r="B123">
+        <v>4215</v>
+      </c>
+      <c r="C123" t="s">
+        <v>48</v>
+      </c>
+      <c r="D123" t="s">
+        <v>49</v>
+      </c>
+      <c r="E123" t="s">
+        <v>294</v>
+      </c>
+      <c r="F123" s="1">
+        <v>46162.0</v>
+      </c>
+      <c r="G123" s="2">
+        <v>24.51</v>
+      </c>
+      <c r="H123" t="s">
+        <v>295</v>
+      </c>
+      <c r="J123" s="8"/>
+      <c r="K123" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L123" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M123" s="3"/>
+      <c r="N123" s="8">
+        <v>46181.0</v>
+      </c>
+      <c r="O123" t="s">
+        <v>26</v>
+      </c>
+      <c r="P123" t="s">
+        <v>53</v>
+      </c>
+      <c r="R123" s="3"/>
+    </row>
+    <row r="124" spans="1:20">
+      <c r="A124">
+        <v>133</v>
+      </c>
+      <c r="B124">
+        <v>4816</v>
+      </c>
+      <c r="C124" t="s">
+        <v>48</v>
+      </c>
+      <c r="D124" t="s">
+        <v>49</v>
+      </c>
+      <c r="E124" t="s">
+        <v>296</v>
+      </c>
+      <c r="F124" s="1">
+        <v>46162.0</v>
+      </c>
+      <c r="G124" s="2">
+        <v>25.57</v>
+      </c>
+      <c r="H124" t="s">
+        <v>297</v>
+      </c>
+      <c r="J124" s="8"/>
+      <c r="K124" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L124" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M124" s="3"/>
+      <c r="N124" s="8">
+        <v>46178.0</v>
+      </c>
+      <c r="O124" t="s">
+        <v>26</v>
+      </c>
+      <c r="P124" t="s">
+        <v>53</v>
+      </c>
+      <c r="R124" s="3"/>
+    </row>
+    <row r="125" spans="1:20">
+      <c r="A125">
+        <v>146</v>
+      </c>
+      <c r="B125">
+        <v>4816</v>
+      </c>
+      <c r="C125" t="s">
+        <v>48</v>
+      </c>
+      <c r="D125" t="s">
+        <v>49</v>
+      </c>
+      <c r="E125" t="s">
+        <v>298</v>
+      </c>
+      <c r="F125" s="1">
+        <v>46162.0</v>
+      </c>
+      <c r="G125" s="2">
+        <v>51.15</v>
+      </c>
+      <c r="H125" t="s">
+        <v>299</v>
+      </c>
+      <c r="J125" s="8"/>
+      <c r="K125" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L125" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M125" s="3"/>
+      <c r="N125" s="8">
+        <v>46178.0</v>
+      </c>
+      <c r="O125" t="s">
+        <v>26</v>
+      </c>
+      <c r="P125" t="s">
+        <v>53</v>
+      </c>
+      <c r="R125" s="3"/>
+    </row>
+    <row r="126" spans="1:20">
+      <c r="A126">
+        <v>2</v>
+      </c>
+      <c r="B126">
+        <v>5541</v>
+      </c>
+      <c r="C126" t="s">
+        <v>20</v>
+      </c>
+      <c r="D126" t="s">
+        <v>21</v>
+      </c>
+      <c r="E126" t="s">
+        <v>300</v>
+      </c>
+      <c r="F126" s="1">
+        <v>46163.0</v>
+      </c>
+      <c r="G126" s="2">
+        <v>5.87</v>
+      </c>
+      <c r="H126" t="s">
+        <v>301</v>
+      </c>
+      <c r="J126" s="8"/>
+      <c r="K126" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="L126" s="8">
+        <v>6541</v>
+      </c>
+      <c r="M126" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="N126" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O126" t="s">
+        <v>26</v>
+      </c>
+      <c r="P126" t="s">
+        <v>27</v>
+      </c>
+      <c r="R126" s="3"/>
+    </row>
+    <row r="127" spans="1:20">
+      <c r="A127">
+        <v>22</v>
+      </c>
+      <c r="B127">
+        <v>5812</v>
+      </c>
+      <c r="C127" t="s">
+        <v>20</v>
+      </c>
+      <c r="D127" t="s">
+        <v>21</v>
+      </c>
+      <c r="E127" t="s">
+        <v>261</v>
+      </c>
+      <c r="F127" s="1">
+        <v>46163.0</v>
+      </c>
+      <c r="G127" s="2">
+        <v>76.21</v>
+      </c>
+      <c r="H127" t="s">
+        <v>303</v>
+      </c>
+      <c r="J127" s="8"/>
+      <c r="K127" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="L127" s="8">
+        <v>6541</v>
+      </c>
+      <c r="M127" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="N127" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O127" t="s">
+        <v>26</v>
+      </c>
+      <c r="P127" t="s">
+        <v>27</v>
+      </c>
+      <c r="R127" s="3"/>
+    </row>
+    <row r="128" spans="1:20">
+      <c r="A128">
+        <v>74</v>
+      </c>
+      <c r="B128">
+        <v>5542</v>
+      </c>
+      <c r="C128" t="s">
+        <v>36</v>
+      </c>
+      <c r="D128" t="s">
+        <v>37</v>
+      </c>
+      <c r="E128" t="s">
+        <v>305</v>
+      </c>
+      <c r="F128" s="1">
+        <v>46163.0</v>
+      </c>
+      <c r="G128" s="2">
+        <v>69.96</v>
+      </c>
+      <c r="H128" t="s">
+        <v>306</v>
+      </c>
+      <c r="J128" s="8"/>
+      <c r="K128" s="8"/>
+      <c r="L128" s="8"/>
+      <c r="M128" s="3"/>
+      <c r="N128" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O128" t="s">
+        <v>40</v>
+      </c>
+      <c r="P128" t="s">
+        <v>41</v>
+      </c>
+      <c r="R128" s="3"/>
+    </row>
+    <row r="129" spans="1:20">
+      <c r="A129">
+        <v>132</v>
+      </c>
+      <c r="B129">
+        <v>4215</v>
+      </c>
+      <c r="C129" t="s">
+        <v>48</v>
+      </c>
+      <c r="D129" t="s">
+        <v>49</v>
+      </c>
+      <c r="E129" t="s">
+        <v>307</v>
+      </c>
+      <c r="F129" s="1">
+        <v>46163.0</v>
+      </c>
+      <c r="G129" s="2">
+        <v>24.51</v>
+      </c>
+      <c r="H129" t="s">
+        <v>308</v>
+      </c>
+      <c r="J129" s="8"/>
+      <c r="K129" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L129" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M129" s="3"/>
+      <c r="N129" s="8">
+        <v>46181.0</v>
+      </c>
+      <c r="O129" t="s">
+        <v>26</v>
+      </c>
+      <c r="P129" t="s">
+        <v>53</v>
+      </c>
+      <c r="R129" s="3"/>
+    </row>
+    <row r="130" spans="1:20">
+      <c r="A130">
+        <v>157</v>
+      </c>
+      <c r="B130">
+        <v>4784</v>
+      </c>
+      <c r="C130" t="s">
+        <v>48</v>
+      </c>
+      <c r="D130" t="s">
+        <v>49</v>
+      </c>
+      <c r="E130" t="s">
+        <v>275</v>
+      </c>
+      <c r="F130" s="1">
+        <v>46163.0</v>
+      </c>
+      <c r="G130" s="2">
+        <v>250.0</v>
+      </c>
+      <c r="H130" t="s">
+        <v>309</v>
+      </c>
+      <c r="J130" s="8"/>
+      <c r="K130" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L130" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M130" s="3"/>
+      <c r="N130" s="8">
+        <v>46181.0</v>
+      </c>
+      <c r="O130" t="s">
+        <v>26</v>
+      </c>
+      <c r="P130" t="s">
+        <v>53</v>
+      </c>
+      <c r="R130" s="3"/>
+    </row>
+    <row r="131" spans="1:20">
+      <c r="A131">
+        <v>19</v>
+      </c>
+      <c r="B131">
+        <v>5813</v>
+      </c>
+      <c r="C131" t="s">
+        <v>20</v>
+      </c>
+      <c r="D131" t="s">
+        <v>21</v>
+      </c>
+      <c r="E131" t="s">
+        <v>310</v>
+      </c>
+      <c r="F131" s="1">
+        <v>46164.0</v>
+      </c>
+      <c r="G131" s="2">
+        <v>57.94</v>
+      </c>
+      <c r="H131" t="s">
+        <v>311</v>
+      </c>
+      <c r="J131" s="8"/>
+      <c r="K131" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="L131" s="8">
+        <v>6541</v>
+      </c>
+      <c r="M131" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="N131" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O131" t="s">
+        <v>26</v>
+      </c>
+      <c r="P131" t="s">
+        <v>27</v>
+      </c>
+      <c r="R131" s="3"/>
+    </row>
+    <row r="132" spans="1:20">
+      <c r="A132">
+        <v>20</v>
+      </c>
+      <c r="B132">
+        <v>7523</v>
+      </c>
+      <c r="C132" t="s">
+        <v>20</v>
+      </c>
+      <c r="D132" t="s">
+        <v>21</v>
+      </c>
+      <c r="E132" t="s">
+        <v>313</v>
+      </c>
+      <c r="F132" s="1">
+        <v>46164.0</v>
+      </c>
+      <c r="G132" s="2">
+        <v>60.0</v>
+      </c>
+      <c r="H132" t="s">
+        <v>314</v>
+      </c>
+      <c r="J132" s="8"/>
+      <c r="K132" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="L132" s="8">
+        <v>6541</v>
+      </c>
+      <c r="M132" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="N132" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O132" t="s">
+        <v>26</v>
+      </c>
+      <c r="P132" t="s">
+        <v>27</v>
+      </c>
+      <c r="R132" s="3"/>
+    </row>
+    <row r="133" spans="1:20">
+      <c r="A133">
+        <v>37</v>
+      </c>
+      <c r="B133">
+        <v>3355</v>
+      </c>
+      <c r="C133" t="s">
+        <v>20</v>
+      </c>
+      <c r="D133" t="s">
+        <v>21</v>
+      </c>
+      <c r="E133" t="s">
+        <v>316</v>
+      </c>
+      <c r="F133" s="1">
+        <v>46164.0</v>
+      </c>
+      <c r="G133" s="2">
+        <v>455.89</v>
+      </c>
+      <c r="H133" t="s">
+        <v>317</v>
+      </c>
+      <c r="J133" s="8"/>
+      <c r="K133" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="L133" s="8">
+        <v>6541</v>
+      </c>
+      <c r="M133" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="N133" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O133" t="s">
+        <v>26</v>
+      </c>
+      <c r="P133" t="s">
+        <v>27</v>
+      </c>
+      <c r="R133" s="3"/>
+    </row>
+    <row r="134" spans="1:20">
+      <c r="A134">
+        <v>38</v>
+      </c>
+      <c r="B134">
+        <v>5065</v>
+      </c>
+      <c r="C134" t="s">
+        <v>20</v>
+      </c>
+      <c r="D134" t="s">
+        <v>21</v>
+      </c>
+      <c r="E134" t="s">
+        <v>319</v>
+      </c>
+      <c r="F134" s="1">
+        <v>46164.0</v>
+      </c>
+      <c r="G134" s="2">
+        <v>462.33</v>
+      </c>
+      <c r="H134" t="s">
+        <v>320</v>
+      </c>
+      <c r="J134" s="8"/>
+      <c r="K134" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="L134" s="8">
+        <v>6514</v>
+      </c>
+      <c r="M134" s="3" t="s">
+        <v>321</v>
+      </c>
+      <c r="N134" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O134" t="s">
+        <v>26</v>
+      </c>
+      <c r="P134" t="s">
+        <v>27</v>
+      </c>
+      <c r="R134" s="3"/>
+    </row>
+    <row r="135" spans="1:20">
+      <c r="A135">
+        <v>39</v>
+      </c>
+      <c r="B135">
+        <v>7349</v>
+      </c>
+      <c r="C135" t="s">
+        <v>20</v>
+      </c>
+      <c r="D135" t="s">
+        <v>21</v>
+      </c>
+      <c r="E135" t="s">
+        <v>322</v>
+      </c>
+      <c r="F135" s="1">
+        <v>46164.0</v>
+      </c>
+      <c r="G135" s="2">
+        <v>485.0</v>
+      </c>
+      <c r="H135" t="s">
+        <v>323</v>
+      </c>
+      <c r="J135" s="8"/>
+      <c r="K135" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="L135" s="8">
+        <v>6514</v>
+      </c>
+      <c r="M135" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="N135" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O135" t="s">
+        <v>26</v>
+      </c>
+      <c r="P135" t="s">
+        <v>27</v>
+      </c>
+      <c r="R135" s="3"/>
+    </row>
+    <row r="136" spans="1:20">
+      <c r="A136">
+        <v>41</v>
+      </c>
+      <c r="B136">
+        <v>3509</v>
+      </c>
+      <c r="C136" t="s">
+        <v>20</v>
+      </c>
+      <c r="D136" t="s">
+        <v>21</v>
+      </c>
+      <c r="E136" t="s">
+        <v>325</v>
+      </c>
+      <c r="F136" s="1">
+        <v>46164.0</v>
+      </c>
+      <c r="G136" s="2">
+        <v>774.53</v>
+      </c>
+      <c r="H136" t="s">
+        <v>326</v>
+      </c>
+      <c r="J136" s="8"/>
+      <c r="K136" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="L136" s="8">
+        <v>6541</v>
+      </c>
+      <c r="M136" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="N136" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O136" t="s">
+        <v>26</v>
+      </c>
+      <c r="P136" t="s">
+        <v>27</v>
+      </c>
+      <c r="R136" s="3"/>
+    </row>
+    <row r="137" spans="1:20">
+      <c r="A137">
+        <v>42</v>
+      </c>
+      <c r="B137">
+        <v>3509</v>
+      </c>
+      <c r="C137" t="s">
+        <v>20</v>
+      </c>
+      <c r="D137" t="s">
+        <v>21</v>
+      </c>
+      <c r="E137" t="s">
+        <v>325</v>
+      </c>
+      <c r="F137" s="1">
+        <v>46164.0</v>
+      </c>
+      <c r="G137" s="2">
+        <v>900.27</v>
+      </c>
+      <c r="H137" t="s">
+        <v>328</v>
+      </c>
+      <c r="J137" s="8"/>
+      <c r="K137" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="L137" s="8">
+        <v>6541</v>
+      </c>
+      <c r="M137" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="N137" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O137" t="s">
+        <v>26</v>
+      </c>
+      <c r="P137" t="s">
+        <v>27</v>
+      </c>
+      <c r="R137" s="3"/>
+    </row>
+    <row r="138" spans="1:20">
+      <c r="A138">
+        <v>62</v>
+      </c>
+      <c r="B138">
+        <v>5814</v>
+      </c>
+      <c r="C138" t="s">
+        <v>36</v>
+      </c>
+      <c r="D138" t="s">
+        <v>37</v>
+      </c>
+      <c r="E138" t="s">
+        <v>330</v>
+      </c>
+      <c r="F138" s="1">
+        <v>46164.0</v>
+      </c>
+      <c r="G138" s="2">
+        <v>7.38</v>
+      </c>
+      <c r="H138" t="s">
+        <v>331</v>
+      </c>
+      <c r="J138" s="8"/>
+      <c r="K138" s="8"/>
+      <c r="L138" s="8"/>
+      <c r="M138" s="3"/>
+      <c r="N138" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O138" t="s">
+        <v>40</v>
+      </c>
+      <c r="P138" t="s">
+        <v>41</v>
+      </c>
+      <c r="R138" s="3"/>
+    </row>
+    <row r="139" spans="1:20">
+      <c r="A139">
+        <v>87</v>
+      </c>
+      <c r="B139">
+        <v>7349</v>
+      </c>
+      <c r="C139" t="s">
+        <v>36</v>
+      </c>
+      <c r="D139" t="s">
+        <v>37</v>
+      </c>
+      <c r="E139" t="s">
+        <v>119</v>
+      </c>
+      <c r="F139" s="1">
+        <v>46164.0</v>
+      </c>
+      <c r="G139" s="2">
+        <v>225.0</v>
+      </c>
+      <c r="H139" t="s">
+        <v>332</v>
+      </c>
+      <c r="J139" s="8"/>
+      <c r="K139" s="8"/>
+      <c r="L139" s="8"/>
+      <c r="M139" s="3"/>
+      <c r="N139" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O139" t="s">
+        <v>40</v>
+      </c>
+      <c r="P139" t="s">
+        <v>41</v>
+      </c>
+      <c r="R139" s="3"/>
+    </row>
+    <row r="140" spans="1:20">
+      <c r="A140">
+        <v>124</v>
+      </c>
+      <c r="B140">
+        <v>4215</v>
+      </c>
+      <c r="C140" t="s">
+        <v>48</v>
+      </c>
+      <c r="D140" t="s">
+        <v>49</v>
+      </c>
+      <c r="E140" t="s">
+        <v>333</v>
+      </c>
+      <c r="F140" s="1">
+        <v>46164.0</v>
+      </c>
+      <c r="G140" s="2">
+        <v>16.31</v>
+      </c>
+      <c r="H140" t="s">
+        <v>334</v>
+      </c>
+      <c r="J140" s="8"/>
+      <c r="K140" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L140" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M140" s="3"/>
+      <c r="N140" s="8">
+        <v>46181.0</v>
+      </c>
+      <c r="O140" t="s">
+        <v>26</v>
+      </c>
+      <c r="P140" t="s">
+        <v>53</v>
+      </c>
+      <c r="R140" s="3"/>
+    </row>
+    <row r="141" spans="1:20">
+      <c r="A141">
+        <v>134</v>
+      </c>
+      <c r="B141">
+        <v>4121</v>
+      </c>
+      <c r="C141" t="s">
+        <v>48</v>
+      </c>
+      <c r="D141" t="s">
+        <v>49</v>
+      </c>
+      <c r="E141" t="s">
+        <v>90</v>
+      </c>
+      <c r="F141" s="1">
+        <v>46164.0</v>
+      </c>
+      <c r="G141" s="2">
+        <v>26.95</v>
+      </c>
+      <c r="H141" t="s">
+        <v>335</v>
+      </c>
+      <c r="J141" s="8"/>
+      <c r="K141" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L141" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M141" s="3"/>
+      <c r="N141" s="8">
+        <v>46178.0</v>
+      </c>
+      <c r="O141" t="s">
+        <v>26</v>
+      </c>
+      <c r="P141" t="s">
+        <v>53</v>
+      </c>
+      <c r="R141" s="3"/>
+    </row>
+    <row r="142" spans="1:20">
+      <c r="A142">
+        <v>136</v>
+      </c>
+      <c r="B142">
+        <v>4121</v>
+      </c>
+      <c r="C142" t="s">
+        <v>48</v>
+      </c>
+      <c r="D142" t="s">
+        <v>49</v>
+      </c>
+      <c r="E142" t="s">
+        <v>90</v>
+      </c>
+      <c r="F142" s="1">
+        <v>46164.0</v>
+      </c>
+      <c r="G142" s="2">
+        <v>29.95</v>
+      </c>
+      <c r="H142" t="s">
+        <v>336</v>
+      </c>
+      <c r="J142" s="8"/>
+      <c r="K142" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L142" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M142" s="3"/>
+      <c r="N142" s="8">
+        <v>46178.0</v>
+      </c>
+      <c r="O142" t="s">
+        <v>26</v>
+      </c>
+      <c r="P142" t="s">
+        <v>53</v>
+      </c>
+      <c r="R142" s="3"/>
+    </row>
+    <row r="143" spans="1:20">
+      <c r="A143">
+        <v>170</v>
+      </c>
+      <c r="B143">
+        <v>5734</v>
+      </c>
+      <c r="C143" t="s">
+        <v>48</v>
+      </c>
+      <c r="D143" t="s">
+        <v>49</v>
+      </c>
+      <c r="E143" t="s">
+        <v>337</v>
+      </c>
+      <c r="F143" s="1">
+        <v>46164.0</v>
+      </c>
+      <c r="G143" s="2">
+        <v>389.7</v>
+      </c>
+      <c r="H143" t="s">
+        <v>338</v>
+      </c>
+      <c r="J143" s="8"/>
+      <c r="K143" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L143" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M143" s="3"/>
+      <c r="N143" s="8">
+        <v>46181.0</v>
+      </c>
+      <c r="O143" t="s">
+        <v>26</v>
+      </c>
+      <c r="P143" t="s">
+        <v>53</v>
+      </c>
+      <c r="R143" s="3"/>
+    </row>
+    <row r="144" spans="1:20">
+      <c r="A144">
+        <v>153</v>
+      </c>
+      <c r="B144">
+        <v>4215</v>
+      </c>
+      <c r="C144" t="s">
+        <v>48</v>
+      </c>
+      <c r="D144" t="s">
+        <v>49</v>
+      </c>
+      <c r="E144" t="s">
+        <v>339</v>
+      </c>
+      <c r="F144" s="1">
+        <v>46165.0</v>
+      </c>
+      <c r="G144" s="2">
+        <v>211.01</v>
+      </c>
+      <c r="H144" t="s">
+        <v>340</v>
+      </c>
+      <c r="J144" s="8"/>
+      <c r="K144" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L144" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M144" s="3"/>
+      <c r="N144" s="8">
+        <v>46181.0</v>
+      </c>
+      <c r="O144" t="s">
+        <v>26</v>
+      </c>
+      <c r="P144" t="s">
+        <v>53</v>
+      </c>
+      <c r="R144" s="3"/>
+    </row>
+    <row r="145" spans="1:20">
+      <c r="A145">
+        <v>101</v>
+      </c>
+      <c r="B145">
+        <v>5734</v>
+      </c>
+      <c r="C145" t="s">
+        <v>42</v>
+      </c>
+      <c r="D145" t="s">
+        <v>43</v>
+      </c>
+      <c r="E145" t="s">
+        <v>152</v>
+      </c>
+      <c r="F145" s="1">
+        <v>46166.0</v>
+      </c>
+      <c r="G145" s="2">
+        <v>21.32</v>
+      </c>
+      <c r="H145" t="s">
+        <v>341</v>
+      </c>
+      <c r="J145" s="8"/>
+      <c r="K145" s="8"/>
+      <c r="L145" s="8"/>
+      <c r="M145" s="3"/>
+      <c r="N145" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O145" t="s">
+        <v>40</v>
+      </c>
+      <c r="P145" t="s">
+        <v>46</v>
+      </c>
+      <c r="R145" s="3"/>
+    </row>
+    <row r="146" spans="1:20">
+      <c r="A146">
+        <v>161</v>
+      </c>
+      <c r="B146">
+        <v>4899</v>
+      </c>
+      <c r="C146" t="s">
+        <v>48</v>
+      </c>
+      <c r="D146" t="s">
+        <v>49</v>
+      </c>
+      <c r="E146" t="s">
+        <v>342</v>
+      </c>
+      <c r="F146" s="1">
+        <v>46166.0</v>
+      </c>
+      <c r="G146" s="2">
+        <v>265.09</v>
+      </c>
+      <c r="H146" t="s">
+        <v>343</v>
+      </c>
+      <c r="J146" s="8"/>
+      <c r="K146" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L146" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M146" s="3"/>
+      <c r="N146" s="8">
+        <v>46178.0</v>
+      </c>
+      <c r="O146" t="s">
+        <v>26</v>
+      </c>
+      <c r="P146" t="s">
+        <v>53</v>
+      </c>
+      <c r="R146" s="3"/>
+    </row>
+    <row r="147" spans="1:20">
+      <c r="A147">
+        <v>34</v>
+      </c>
+      <c r="B147">
+        <v>5200</v>
+      </c>
+      <c r="C147" t="s">
+        <v>20</v>
+      </c>
+      <c r="D147" t="s">
+        <v>21</v>
+      </c>
+      <c r="E147" t="s">
+        <v>344</v>
+      </c>
+      <c r="F147" s="1">
+        <v>46168.0</v>
+      </c>
+      <c r="G147" s="2">
+        <v>293.94</v>
+      </c>
+      <c r="H147" t="s">
+        <v>345</v>
+      </c>
+      <c r="J147" s="8"/>
+      <c r="K147" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="L147" s="8">
+        <v>6514</v>
+      </c>
+      <c r="M147" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="N147" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O147" t="s">
+        <v>26</v>
+      </c>
+      <c r="P147" t="s">
+        <v>27</v>
+      </c>
+      <c r="R147" s="3"/>
+    </row>
+    <row r="148" spans="1:20">
+      <c r="A148">
+        <v>36</v>
+      </c>
+      <c r="B148">
+        <v>5085</v>
+      </c>
+      <c r="C148" t="s">
+        <v>20</v>
+      </c>
+      <c r="D148" t="s">
+        <v>21</v>
+      </c>
+      <c r="E148" t="s">
+        <v>347</v>
+      </c>
+      <c r="F148" s="1">
+        <v>46168.0</v>
+      </c>
+      <c r="G148" s="2">
+        <v>301.26</v>
+      </c>
+      <c r="H148" t="s">
+        <v>348</v>
+      </c>
+      <c r="J148" s="8"/>
+      <c r="K148" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="L148" s="8">
+        <v>6514</v>
+      </c>
+      <c r="M148" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="N148" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O148" t="s">
+        <v>26</v>
+      </c>
+      <c r="P148" t="s">
+        <v>27</v>
+      </c>
+      <c r="R148" s="3"/>
+    </row>
+    <row r="149" spans="1:20">
+      <c r="A149">
+        <v>70</v>
+      </c>
+      <c r="B149">
+        <v>5812</v>
+      </c>
+      <c r="C149" t="s">
+        <v>36</v>
+      </c>
+      <c r="D149" t="s">
+        <v>37</v>
+      </c>
+      <c r="E149" t="s">
+        <v>150</v>
+      </c>
+      <c r="F149" s="1">
+        <v>46168.0</v>
+      </c>
+      <c r="G149" s="2">
+        <v>55.45</v>
+      </c>
+      <c r="H149" t="s">
+        <v>350</v>
+      </c>
+      <c r="J149" s="8"/>
+      <c r="K149" s="8"/>
+      <c r="L149" s="8"/>
+      <c r="M149" s="3"/>
+      <c r="N149" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O149" t="s">
+        <v>40</v>
+      </c>
+      <c r="P149" t="s">
+        <v>41</v>
+      </c>
+      <c r="R149" s="3"/>
+    </row>
+    <row r="150" spans="1:20">
+      <c r="A150">
+        <v>93</v>
+      </c>
+      <c r="B150">
+        <v>5411</v>
+      </c>
+      <c r="C150" t="s">
+        <v>36</v>
+      </c>
+      <c r="D150" t="s">
+        <v>37</v>
+      </c>
+      <c r="E150" t="s">
+        <v>351</v>
+      </c>
+      <c r="F150" s="1">
+        <v>46168.0</v>
+      </c>
+      <c r="G150" s="2">
+        <v>419.13</v>
+      </c>
+      <c r="H150" t="s">
+        <v>352</v>
+      </c>
+      <c r="J150" s="8"/>
+      <c r="K150" s="8"/>
+      <c r="L150" s="8"/>
+      <c r="M150" s="3"/>
+      <c r="N150" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O150" t="s">
+        <v>40</v>
+      </c>
+      <c r="P150" t="s">
+        <v>41</v>
+      </c>
+      <c r="R150" s="3"/>
+    </row>
+    <row r="151" spans="1:20">
+      <c r="A151">
+        <v>107</v>
+      </c>
+      <c r="B151">
+        <v>5734</v>
+      </c>
+      <c r="C151" t="s">
+        <v>42</v>
+      </c>
+      <c r="D151" t="s">
+        <v>43</v>
+      </c>
+      <c r="E151" t="s">
+        <v>353</v>
+      </c>
+      <c r="F151" s="1">
+        <v>46168.0</v>
+      </c>
+      <c r="G151" s="2">
+        <v>399.0</v>
+      </c>
+      <c r="H151" t="s">
+        <v>354</v>
+      </c>
+      <c r="J151" s="8"/>
+      <c r="K151" s="8"/>
+      <c r="L151" s="8"/>
+      <c r="M151" s="3"/>
+      <c r="N151" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O151" t="s">
+        <v>40</v>
+      </c>
+      <c r="P151" t="s">
+        <v>46</v>
+      </c>
+      <c r="R151" s="3"/>
+    </row>
+    <row r="152" spans="1:20">
+      <c r="A152">
+        <v>21</v>
+      </c>
+      <c r="B152">
+        <v>5300</v>
+      </c>
+      <c r="C152" t="s">
+        <v>20</v>
+      </c>
+      <c r="D152" t="s">
+        <v>21</v>
+      </c>
+      <c r="E152" t="s">
+        <v>355</v>
+      </c>
+      <c r="F152" s="1">
+        <v>46169.0</v>
+      </c>
+      <c r="G152" s="2">
+        <v>62.07</v>
+      </c>
+      <c r="H152" t="s">
+        <v>356</v>
+      </c>
+      <c r="J152" s="8"/>
+      <c r="K152" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="L152" s="8">
+        <v>6514</v>
+      </c>
+      <c r="M152" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="N152" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O152" t="s">
+        <v>26</v>
+      </c>
+      <c r="P152" t="s">
+        <v>27</v>
+      </c>
+      <c r="R152" s="3"/>
+    </row>
+    <row r="153" spans="1:20">
+      <c r="A153">
+        <v>97</v>
+      </c>
+      <c r="B153">
+        <v>3390</v>
+      </c>
+      <c r="C153" t="s">
+        <v>36</v>
+      </c>
+      <c r="D153" t="s">
+        <v>37</v>
+      </c>
+      <c r="E153" t="s">
+        <v>358</v>
+      </c>
+      <c r="F153" s="1">
+        <v>46169.0</v>
+      </c>
+      <c r="G153" s="2">
+        <v>1047.29</v>
+      </c>
+      <c r="H153" t="s">
+        <v>359</v>
+      </c>
+      <c r="J153" s="8"/>
+      <c r="K153" s="8"/>
+      <c r="L153" s="8"/>
+      <c r="M153" s="3"/>
+      <c r="N153" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O153" t="s">
+        <v>40</v>
+      </c>
+      <c r="P153" t="s">
+        <v>41</v>
+      </c>
+      <c r="R153" s="3"/>
+    </row>
+    <row r="154" spans="1:20">
+      <c r="A154">
+        <v>102</v>
+      </c>
+      <c r="B154">
+        <v>5734</v>
+      </c>
+      <c r="C154" t="s">
+        <v>42</v>
+      </c>
+      <c r="D154" t="s">
+        <v>43</v>
+      </c>
+      <c r="E154" t="s">
+        <v>152</v>
+      </c>
+      <c r="F154" s="1">
+        <v>46169.0</v>
+      </c>
+      <c r="G154" s="2">
+        <v>21.32</v>
+      </c>
+      <c r="H154" t="s">
+        <v>360</v>
+      </c>
+      <c r="J154" s="8"/>
+      <c r="K154" s="8"/>
+      <c r="L154" s="8"/>
+      <c r="M154" s="3"/>
+      <c r="N154" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O154" t="s">
+        <v>40</v>
+      </c>
+      <c r="P154" t="s">
+        <v>46</v>
+      </c>
+      <c r="R154" s="3"/>
+    </row>
+    <row r="155" spans="1:20">
+      <c r="A155">
+        <v>109</v>
+      </c>
+      <c r="B155">
+        <v>5111</v>
+      </c>
+      <c r="C155" t="s">
+        <v>42</v>
+      </c>
+      <c r="D155" t="s">
+        <v>43</v>
+      </c>
+      <c r="E155" t="s">
+        <v>104</v>
+      </c>
+      <c r="F155" s="1">
+        <v>46169.0</v>
+      </c>
+      <c r="G155" s="2">
+        <v>534.76</v>
+      </c>
+      <c r="H155" t="s">
+        <v>361</v>
+      </c>
+      <c r="J155" s="8"/>
+      <c r="K155" s="8"/>
+      <c r="L155" s="8"/>
+      <c r="M155" s="3"/>
+      <c r="N155" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O155" t="s">
+        <v>40</v>
+      </c>
+      <c r="P155" t="s">
+        <v>46</v>
+      </c>
+      <c r="R155" s="3"/>
+    </row>
+    <row r="156" spans="1:20">
+      <c r="A156">
+        <v>128</v>
+      </c>
+      <c r="B156">
+        <v>7372</v>
+      </c>
+      <c r="C156" t="s">
+        <v>48</v>
+      </c>
+      <c r="D156" t="s">
+        <v>49</v>
+      </c>
+      <c r="E156" t="s">
+        <v>362</v>
+      </c>
+      <c r="F156" s="1">
+        <v>46169.0</v>
+      </c>
+      <c r="G156" s="2">
+        <v>21.32</v>
+      </c>
+      <c r="H156" t="s">
+        <v>363</v>
+      </c>
+      <c r="J156" s="8"/>
+      <c r="K156" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L156" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M156" s="3"/>
+      <c r="N156" s="8">
+        <v>46178.0</v>
+      </c>
+      <c r="O156" t="s">
+        <v>26</v>
+      </c>
+      <c r="P156" t="s">
+        <v>53</v>
+      </c>
+      <c r="R156" s="3"/>
+    </row>
+    <row r="157" spans="1:20">
+      <c r="A157">
+        <v>145</v>
+      </c>
+      <c r="B157">
+        <v>4215</v>
+      </c>
+      <c r="C157" t="s">
+        <v>48</v>
+      </c>
+      <c r="D157" t="s">
+        <v>49</v>
+      </c>
+      <c r="E157" t="s">
+        <v>364</v>
+      </c>
+      <c r="F157" s="1">
+        <v>46169.0</v>
+      </c>
+      <c r="G157" s="2">
+        <v>49.02</v>
+      </c>
+      <c r="H157" t="s">
+        <v>365</v>
+      </c>
+      <c r="J157" s="8"/>
+      <c r="K157" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L157" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M157" s="3"/>
+      <c r="N157" s="8">
+        <v>46181.0</v>
+      </c>
+      <c r="O157" t="s">
+        <v>26</v>
+      </c>
+      <c r="P157" t="s">
+        <v>53</v>
+      </c>
+      <c r="R157" s="3"/>
+    </row>
+    <row r="158" spans="1:20">
+      <c r="A158">
+        <v>158</v>
+      </c>
+      <c r="B158">
+        <v>4784</v>
+      </c>
+      <c r="C158" t="s">
+        <v>48</v>
+      </c>
+      <c r="D158" t="s">
+        <v>49</v>
+      </c>
+      <c r="E158" t="s">
+        <v>275</v>
+      </c>
+      <c r="F158" s="1">
+        <v>46169.0</v>
+      </c>
+      <c r="G158" s="2">
+        <v>250.0</v>
+      </c>
+      <c r="H158" t="s">
+        <v>366</v>
+      </c>
+      <c r="J158" s="8"/>
+      <c r="K158" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L158" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M158" s="3"/>
+      <c r="N158" s="8">
+        <v>46181.0</v>
+      </c>
+      <c r="O158" t="s">
+        <v>26</v>
+      </c>
+      <c r="P158" t="s">
+        <v>53</v>
+      </c>
+      <c r="R158" s="3"/>
+    </row>
+    <row r="159" spans="1:20">
+      <c r="A159">
+        <v>163</v>
+      </c>
+      <c r="B159">
+        <v>7399</v>
+      </c>
+      <c r="C159" t="s">
+        <v>48</v>
+      </c>
+      <c r="D159" t="s">
+        <v>49</v>
+      </c>
+      <c r="E159" t="s">
+        <v>65</v>
+      </c>
+      <c r="F159" s="1">
+        <v>46169.0</v>
+      </c>
+      <c r="G159" s="2">
+        <v>300.66</v>
+      </c>
+      <c r="H159" t="s">
+        <v>367</v>
+      </c>
+      <c r="J159" s="8"/>
+      <c r="K159" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L159" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M159" s="3"/>
+      <c r="N159" s="8">
+        <v>46178.0</v>
+      </c>
+      <c r="O159" t="s">
+        <v>26</v>
+      </c>
+      <c r="P159" t="s">
+        <v>53</v>
+      </c>
+      <c r="R159" s="3"/>
+    </row>
+    <row r="160" spans="1:20">
+      <c r="A160">
+        <v>28</v>
+      </c>
+      <c r="B160">
+        <v>7349</v>
+      </c>
+      <c r="C160" t="s">
+        <v>20</v>
+      </c>
+      <c r="D160" t="s">
+        <v>21</v>
+      </c>
+      <c r="E160" t="s">
+        <v>113</v>
+      </c>
+      <c r="F160" s="1">
+        <v>46170.0</v>
+      </c>
+      <c r="G160" s="2">
+        <v>111.83</v>
+      </c>
+      <c r="H160" t="s">
+        <v>368</v>
+      </c>
+      <c r="J160" s="8"/>
+      <c r="K160" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="L160" s="8">
+        <v>6513</v>
+      </c>
+      <c r="M160" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="N160" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O160" t="s">
+        <v>26</v>
+      </c>
+      <c r="P160" t="s">
+        <v>27</v>
+      </c>
+      <c r="R160" s="3"/>
+    </row>
+    <row r="161" spans="1:20">
+      <c r="A161">
+        <v>75</v>
+      </c>
+      <c r="B161">
+        <v>5542</v>
+      </c>
+      <c r="C161" t="s">
+        <v>36</v>
+      </c>
+      <c r="D161" t="s">
+        <v>37</v>
+      </c>
+      <c r="E161" t="s">
+        <v>369</v>
+      </c>
+      <c r="F161" s="1">
+        <v>46170.0</v>
+      </c>
+      <c r="G161" s="2">
+        <v>71.0</v>
+      </c>
+      <c r="H161" t="s">
+        <v>370</v>
+      </c>
+      <c r="J161" s="8"/>
+      <c r="K161" s="8"/>
+      <c r="L161" s="8"/>
+      <c r="M161" s="3"/>
+      <c r="N161" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O161" t="s">
+        <v>40</v>
+      </c>
+      <c r="P161" t="s">
+        <v>41</v>
+      </c>
+      <c r="R161" s="3"/>
+    </row>
+    <row r="162" spans="1:20">
+      <c r="A162">
+        <v>105</v>
+      </c>
+      <c r="B162">
+        <v>2741</v>
+      </c>
+      <c r="C162" t="s">
+        <v>42</v>
+      </c>
+      <c r="D162" t="s">
+        <v>43</v>
+      </c>
+      <c r="E162" t="s">
+        <v>102</v>
+      </c>
+      <c r="F162" s="1">
+        <v>46170.0</v>
+      </c>
+      <c r="G162" s="2">
+        <v>54.1</v>
+      </c>
+      <c r="H162" t="s">
+        <v>371</v>
+      </c>
+      <c r="J162" s="8"/>
+      <c r="K162" s="8"/>
+      <c r="L162" s="8"/>
+      <c r="M162" s="3"/>
+      <c r="N162" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O162" t="s">
+        <v>40</v>
+      </c>
+      <c r="P162" t="s">
+        <v>46</v>
+      </c>
+      <c r="R162" s="3"/>
+    </row>
+    <row r="163" spans="1:20">
+      <c r="A163">
+        <v>141</v>
+      </c>
+      <c r="B163">
+        <v>5734</v>
+      </c>
+      <c r="C163" t="s">
+        <v>48</v>
+      </c>
+      <c r="D163" t="s">
+        <v>49</v>
+      </c>
+      <c r="E163" t="s">
+        <v>372</v>
+      </c>
+      <c r="F163" s="1">
+        <v>46170.0</v>
+      </c>
+      <c r="G163" s="2">
+        <v>45.45</v>
+      </c>
+      <c r="H163" t="s">
+        <v>373</v>
+      </c>
+      <c r="J163" s="8"/>
+      <c r="K163" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L163" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M163" s="3"/>
+      <c r="N163" s="8">
+        <v>46182.0</v>
+      </c>
+      <c r="O163" t="s">
+        <v>26</v>
+      </c>
+      <c r="P163" t="s">
+        <v>53</v>
+      </c>
+      <c r="R163" s="3"/>
+    </row>
+    <row r="164" spans="1:20">
+      <c r="A164">
+        <v>169</v>
+      </c>
+      <c r="B164">
+        <v>5532</v>
+      </c>
+      <c r="C164" t="s">
+        <v>48</v>
+      </c>
+      <c r="D164" t="s">
+        <v>49</v>
+      </c>
+      <c r="E164" t="s">
+        <v>374</v>
+      </c>
+      <c r="F164" s="1">
+        <v>46170.0</v>
+      </c>
+      <c r="G164" s="2">
+        <v>363.3</v>
+      </c>
+      <c r="H164" t="s">
+        <v>375</v>
+      </c>
+      <c r="J164" s="8"/>
+      <c r="K164" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L164" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M164" s="3"/>
+      <c r="N164" s="8">
+        <v>46181.0</v>
+      </c>
+      <c r="O164" t="s">
+        <v>26</v>
+      </c>
+      <c r="P164" t="s">
+        <v>53</v>
+      </c>
+      <c r="R164" s="3"/>
+    </row>
+    <row r="165" spans="1:20">
+      <c r="A165">
+        <v>85</v>
+      </c>
+      <c r="B165">
+        <v>5814</v>
+      </c>
+      <c r="C165" t="s">
+        <v>36</v>
+      </c>
+      <c r="D165" t="s">
+        <v>37</v>
+      </c>
+      <c r="E165" t="s">
+        <v>376</v>
+      </c>
+      <c r="F165" s="1">
+        <v>46171.0</v>
+      </c>
+      <c r="G165" s="2">
+        <v>148.26</v>
+      </c>
+      <c r="H165" t="s">
+        <v>377</v>
+      </c>
+      <c r="J165" s="8"/>
+      <c r="K165" s="8"/>
+      <c r="L165" s="8"/>
+      <c r="M165" s="3"/>
+      <c r="N165" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O165" t="s">
+        <v>40</v>
+      </c>
+      <c r="P165" t="s">
+        <v>41</v>
+      </c>
+      <c r="R165" s="3"/>
+    </row>
+    <row r="166" spans="1:20">
+      <c r="A166">
+        <v>115</v>
+      </c>
+      <c r="B166">
+        <v>5734</v>
+      </c>
+      <c r="C166" t="s">
+        <v>48</v>
+      </c>
+      <c r="D166" t="s">
+        <v>49</v>
+      </c>
+      <c r="E166" t="s">
+        <v>44</v>
+      </c>
+      <c r="F166" s="1">
+        <v>46171.0</v>
+      </c>
+      <c r="G166" s="2">
+        <v>0.53</v>
+      </c>
+      <c r="H166" t="s">
+        <v>378</v>
+      </c>
+      <c r="J166" s="8"/>
+      <c r="K166" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L166" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M166" s="3"/>
+      <c r="N166" s="8">
+        <v>46178.0</v>
+      </c>
+      <c r="O166" t="s">
+        <v>26</v>
+      </c>
+      <c r="P166" t="s">
+        <v>53</v>
+      </c>
+      <c r="R166" s="3"/>
+    </row>
+    <row r="167" spans="1:20">
+      <c r="A167">
+        <v>125</v>
+      </c>
+      <c r="B167">
+        <v>4215</v>
+      </c>
+      <c r="C167" t="s">
+        <v>48</v>
+      </c>
+      <c r="D167" t="s">
+        <v>49</v>
+      </c>
+      <c r="E167" t="s">
+        <v>379</v>
+      </c>
+      <c r="F167" s="1">
+        <v>46171.0</v>
+      </c>
+      <c r="G167" s="2">
+        <v>16.31</v>
+      </c>
+      <c r="H167" t="s">
+        <v>380</v>
+      </c>
+      <c r="J167" s="8"/>
+      <c r="K167" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L167" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M167" s="3"/>
+      <c r="N167" s="8">
+        <v>46181.0</v>
+      </c>
+      <c r="O167" t="s">
+        <v>26</v>
+      </c>
+      <c r="P167" t="s">
+        <v>53</v>
+      </c>
+      <c r="R167" s="3"/>
+    </row>
+    <row r="168" spans="1:20">
+      <c r="A168">
+        <v>127</v>
+      </c>
+      <c r="B168">
+        <v>5734</v>
+      </c>
+      <c r="C168" t="s">
+        <v>48</v>
+      </c>
+      <c r="D168" t="s">
+        <v>49</v>
+      </c>
+      <c r="E168" t="s">
+        <v>381</v>
+      </c>
+      <c r="F168" s="1">
+        <v>46171.0</v>
+      </c>
+      <c r="G168" s="2">
+        <v>21.27</v>
+      </c>
+      <c r="H168" t="s">
+        <v>378</v>
+      </c>
+      <c r="J168" s="8"/>
+      <c r="K168" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L168" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M168" s="3"/>
+      <c r="N168" s="8">
+        <v>46178.0</v>
+      </c>
+      <c r="O168" t="s">
+        <v>26</v>
+      </c>
+      <c r="P168" t="s">
+        <v>53</v>
+      </c>
+      <c r="R168" s="3"/>
+    </row>
+    <row r="169" spans="1:20">
+      <c r="A169">
+        <v>142</v>
+      </c>
+      <c r="B169">
+        <v>5812</v>
+      </c>
+      <c r="C169" t="s">
+        <v>48</v>
+      </c>
+      <c r="D169" t="s">
+        <v>49</v>
+      </c>
+      <c r="E169" t="s">
+        <v>382</v>
+      </c>
+      <c r="F169" s="1">
+        <v>46171.0</v>
+      </c>
+      <c r="G169" s="2">
+        <v>46.13</v>
+      </c>
+      <c r="H169" t="s">
+        <v>383</v>
+      </c>
+      <c r="J169" s="8"/>
+      <c r="K169" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L169" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M169" s="3"/>
+      <c r="N169" s="8">
+        <v>46178.0</v>
+      </c>
+      <c r="O169" t="s">
+        <v>26</v>
+      </c>
+      <c r="P169" t="s">
+        <v>53</v>
+      </c>
+      <c r="R169" s="3"/>
+    </row>
+    <row r="170" spans="1:20">
+      <c r="A170">
+        <v>152</v>
+      </c>
+      <c r="B170">
+        <v>5200</v>
+      </c>
+      <c r="C170" t="s">
+        <v>48</v>
+      </c>
+      <c r="D170" t="s">
+        <v>49</v>
+      </c>
+      <c r="E170" t="s">
+        <v>384</v>
+      </c>
+      <c r="F170" s="1">
+        <v>46171.0</v>
+      </c>
+      <c r="G170" s="2">
+        <v>143.21</v>
+      </c>
+      <c r="H170" t="s">
+        <v>385</v>
+      </c>
+      <c r="J170" s="8"/>
+      <c r="K170" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L170" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M170" s="3"/>
+      <c r="N170" s="8">
+        <v>46181.0</v>
+      </c>
+      <c r="O170" t="s">
+        <v>26</v>
+      </c>
+      <c r="P170" t="s">
+        <v>53</v>
+      </c>
+      <c r="R170" s="3"/>
+    </row>
+    <row r="171" spans="1:20">
+      <c r="A171">
+        <v>159</v>
+      </c>
+      <c r="B171">
+        <v>4784</v>
+      </c>
+      <c r="C171" t="s">
+        <v>48</v>
+      </c>
+      <c r="D171" t="s">
+        <v>49</v>
+      </c>
+      <c r="E171" t="s">
+        <v>275</v>
+      </c>
+      <c r="F171" s="1">
+        <v>46171.0</v>
+      </c>
+      <c r="G171" s="2">
+        <v>250.0</v>
+      </c>
+      <c r="H171" t="s">
+        <v>386</v>
+      </c>
+      <c r="J171" s="8"/>
+      <c r="K171" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L171" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M171" s="3"/>
+      <c r="N171" s="8">
+        <v>46181.0</v>
+      </c>
+      <c r="O171" t="s">
+        <v>26</v>
+      </c>
+      <c r="P171" t="s">
+        <v>53</v>
+      </c>
+      <c r="R171" s="3"/>
+    </row>
+    <row r="172" spans="1:20">
+      <c r="A172">
+        <v>168</v>
+      </c>
+      <c r="B172">
+        <v>1520</v>
+      </c>
+      <c r="C172" t="s">
+        <v>48</v>
+      </c>
+      <c r="D172" t="s">
+        <v>49</v>
+      </c>
+      <c r="E172" t="s">
+        <v>173</v>
+      </c>
+      <c r="F172" s="1">
+        <v>46171.0</v>
+      </c>
+      <c r="G172" s="2">
+        <v>350.0</v>
+      </c>
+      <c r="H172" t="s">
+        <v>387</v>
+      </c>
+      <c r="J172" s="8"/>
+      <c r="K172" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L172" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M172" s="3"/>
+      <c r="N172" s="8">
+        <v>46181.0</v>
+      </c>
+      <c r="O172" t="s">
+        <v>26</v>
+      </c>
+      <c r="P172" t="s">
+        <v>53</v>
+      </c>
+      <c r="R172" s="3"/>
+    </row>
+    <row r="173" spans="1:20">
+      <c r="A173">
+        <v>177</v>
+      </c>
+      <c r="B173">
+        <v>1520</v>
+      </c>
+      <c r="C173" t="s">
+        <v>48</v>
+      </c>
+      <c r="D173" t="s">
+        <v>49</v>
+      </c>
+      <c r="E173" t="s">
+        <v>173</v>
+      </c>
+      <c r="F173" s="1">
+        <v>46171.0</v>
+      </c>
+      <c r="G173" s="2">
+        <v>3350.0</v>
+      </c>
+      <c r="H173" t="s">
+        <v>388</v>
+      </c>
+      <c r="J173" s="8"/>
+      <c r="K173" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L173" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M173" s="3"/>
+      <c r="N173" s="8">
+        <v>46181.0</v>
+      </c>
+      <c r="O173" t="s">
+        <v>26</v>
+      </c>
+      <c r="P173" t="s">
+        <v>53</v>
+      </c>
+      <c r="R173" s="3"/>
+    </row>
+    <row r="174" spans="1:20">
+      <c r="A174">
+        <v>29</v>
+      </c>
+      <c r="B174">
+        <v>3715</v>
+      </c>
+      <c r="C174" t="s">
+        <v>20</v>
+      </c>
+      <c r="D174" t="s">
+        <v>21</v>
+      </c>
+      <c r="E174" t="s">
+        <v>389</v>
+      </c>
+      <c r="F174" s="1">
+        <v>46172.0</v>
+      </c>
+      <c r="G174" s="2">
+        <v>146.9</v>
+      </c>
+      <c r="H174" t="s">
+        <v>390</v>
+      </c>
+      <c r="J174" s="8"/>
+      <c r="K174" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L174" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M174" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="N174" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O174" t="s">
+        <v>26</v>
+      </c>
+      <c r="P174" t="s">
+        <v>27</v>
+      </c>
+      <c r="R174" s="3"/>
+    </row>
+    <row r="175" spans="1:20">
+      <c r="A175">
+        <v>58</v>
+      </c>
+      <c r="B175">
+        <v>5811</v>
+      </c>
+      <c r="C175" t="s">
+        <v>29</v>
+      </c>
+      <c r="D175" t="s">
+        <v>30</v>
+      </c>
+      <c r="E175" t="s">
+        <v>392</v>
+      </c>
+      <c r="F175" s="1">
+        <v>46172.0</v>
+      </c>
+      <c r="G175" s="2">
+        <v>453.57</v>
+      </c>
+      <c r="H175" t="s">
+        <v>393</v>
+      </c>
+      <c r="J175" s="8"/>
+      <c r="K175" s="8" t="s">
+        <v>394</v>
+      </c>
+      <c r="L175" s="8">
+        <v>6230</v>
+      </c>
+      <c r="M175" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="N175" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O175" t="s">
+        <v>26</v>
+      </c>
+      <c r="P175" t="s">
+        <v>35</v>
+      </c>
+      <c r="R175" s="3"/>
+    </row>
+    <row r="176" spans="1:20">
+      <c r="A176">
+        <v>76</v>
+      </c>
+      <c r="B176">
+        <v>5542</v>
+      </c>
+      <c r="C176" t="s">
+        <v>36</v>
+      </c>
+      <c r="D176" t="s">
+        <v>37</v>
+      </c>
+      <c r="E176" t="s">
+        <v>396</v>
+      </c>
+      <c r="F176" s="1">
+        <v>46172.0</v>
+      </c>
+      <c r="G176" s="2">
+        <v>72.96</v>
+      </c>
+      <c r="H176" t="s">
+        <v>397</v>
+      </c>
+      <c r="J176" s="8"/>
+      <c r="K176" s="8"/>
+      <c r="L176" s="8"/>
+      <c r="M176" s="3"/>
+      <c r="N176" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O176" t="s">
+        <v>40</v>
+      </c>
+      <c r="P176" t="s">
+        <v>41</v>
+      </c>
+      <c r="R176" s="3"/>
+    </row>
+    <row r="177" spans="1:20">
+      <c r="A177">
+        <v>88</v>
+      </c>
+      <c r="B177">
+        <v>5411</v>
+      </c>
+      <c r="C177" t="s">
+        <v>36</v>
+      </c>
+      <c r="D177" t="s">
+        <v>37</v>
+      </c>
+      <c r="E177" t="s">
+        <v>351</v>
+      </c>
+      <c r="F177" s="1">
+        <v>46172.0</v>
+      </c>
+      <c r="G177" s="2">
+        <v>291.44</v>
+      </c>
+      <c r="H177" t="s">
+        <v>398</v>
+      </c>
+      <c r="J177" s="8"/>
+      <c r="K177" s="8"/>
+      <c r="L177" s="8"/>
+      <c r="M177" s="3"/>
+      <c r="N177" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O177" t="s">
+        <v>40</v>
+      </c>
+      <c r="P177" t="s">
+        <v>41</v>
+      </c>
+      <c r="R177" s="3"/>
+    </row>
+    <row r="178" spans="1:20">
+      <c r="A178">
+        <v>114</v>
+      </c>
+      <c r="B178">
+        <v>7311</v>
+      </c>
+      <c r="C178" t="s">
+        <v>42</v>
+      </c>
+      <c r="D178" t="s">
+        <v>43</v>
+      </c>
+      <c r="E178" t="s">
+        <v>399</v>
+      </c>
+      <c r="F178" s="1">
+        <v>46173.0</v>
+      </c>
+      <c r="G178" s="2">
+        <v>2000.0</v>
+      </c>
+      <c r="H178" t="s">
+        <v>400</v>
+      </c>
+      <c r="J178" s="8"/>
+      <c r="K178" s="8"/>
+      <c r="L178" s="8"/>
+      <c r="M178" s="3"/>
+      <c r="N178" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O178" t="s">
+        <v>40</v>
+      </c>
+      <c r="P178" t="s">
+        <v>46</v>
+      </c>
+      <c r="R178" s="3"/>
+    </row>
+    <row r="179" spans="1:20">
+      <c r="A179">
+        <v>154</v>
+      </c>
+      <c r="B179">
+        <v>4816</v>
+      </c>
+      <c r="C179" t="s">
+        <v>48</v>
+      </c>
+      <c r="D179" t="s">
+        <v>49</v>
+      </c>
+      <c r="E179" t="s">
+        <v>401</v>
+      </c>
+      <c r="F179" s="1">
+        <v>46173.0</v>
+      </c>
+      <c r="G179" s="2">
+        <v>217.67</v>
+      </c>
+      <c r="H179" t="s">
+        <v>402</v>
+      </c>
+      <c r="J179" s="8"/>
+      <c r="K179" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L179" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M179" s="3"/>
+      <c r="N179" s="8">
+        <v>46178.0</v>
+      </c>
+      <c r="O179" t="s">
+        <v>26</v>
+      </c>
+      <c r="P179" t="s">
+        <v>53</v>
+      </c>
+      <c r="R179" s="3"/>
+    </row>
+    <row r="180" spans="1:20">
+      <c r="A180">
+        <v>176</v>
+      </c>
+      <c r="B180">
+        <v>5817</v>
+      </c>
+      <c r="C180" t="s">
+        <v>48</v>
+      </c>
+      <c r="D180" t="s">
+        <v>49</v>
+      </c>
+      <c r="E180" t="s">
+        <v>403</v>
+      </c>
+      <c r="F180" s="1">
+        <v>46174.0</v>
+      </c>
+      <c r="G180" s="2">
+        <v>2736.21</v>
+      </c>
+      <c r="H180" t="s">
+        <v>404</v>
+      </c>
+      <c r="J180" s="8"/>
+      <c r="K180" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L180" s="8">
+        <v>6544</v>
+      </c>
+      <c r="M180" s="3"/>
+      <c r="N180" s="8">
+        <v>46178.0</v>
+      </c>
+      <c r="O180" t="s">
+        <v>26</v>
+      </c>
+      <c r="P180" t="s">
+        <v>53</v>
+      </c>
+      <c r="R180" s="3"/>
+    </row>
+    <row r="181" spans="1:20">
+      <c r="A181">
+        <v>180</v>
+      </c>
+      <c r="B181">
+        <v>5817</v>
+      </c>
+      <c r="C181" t="s">
+        <v>48</v>
+      </c>
+      <c r="D181" t="s">
+        <v>49</v>
+      </c>
+      <c r="E181" t="s">
+        <v>403</v>
+      </c>
+      <c r="F181" s="1">
+        <v>46174.0</v>
+      </c>
+      <c r="G181" s="2">
+        <v>2736.21</v>
+      </c>
+      <c r="H181" t="s">
+        <v>404</v>
+      </c>
+      <c r="J181" s="8"/>
+      <c r="K181" s="8"/>
+      <c r="L181" s="8"/>
+      <c r="M181" s="3"/>
+      <c r="N181" s="8">
+        <v>46177.0</v>
+      </c>
+      <c r="O181" t="s">
+        <v>40</v>
+      </c>
+      <c r="P181" t="s">
+        <v>53</v>
+      </c>
+      <c r="R181" s="3"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:M1"/>
+  <autoFilter ref="A1:T1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>